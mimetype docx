--- v0 (2026-09-17)
+++ v1 (2026-11-04)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="5FD18F9E" w14:textId="77777777" w:rsidR="00EC5BE6" w:rsidRPr="00971628" w:rsidRDefault="00EC5BE6" w:rsidP="00EC5BE6">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:kern w:val="3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk225409284"/>
       <w:r w:rsidRPr="00971628">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:kern w:val="3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
@@ -56,74 +56,109 @@
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
         <w:ind w:left="426" w:right="681" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="3"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EC5BE6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:kern w:val="3"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>立切結書人</w:t>
       </w:r>
-      <w:r w:rsidR="00971628" w:rsidRPr="00971628">
+      <w:r w:rsidR="00971628" w:rsidRPr="009C4352">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="3"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>○○○○○</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C4352">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="32"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>以下</w:t>
       </w:r>
       <w:r w:rsidRPr="00EC5BE6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:kern w:val="3"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>以下簡稱立切結書人）有關申請變更農田水利設施事宜，除遵守有關法令外，並同意切結條件如下：</w:t>
+        <w:t>簡稱立切結書人</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EC5BE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="32"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>）</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EC5BE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="32"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>有關申請變更農田水利設施事宜，除遵守有關法令外，並同意切結條件如下：</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B04D3D9" w14:textId="77777777" w:rsidR="00EC5BE6" w:rsidRPr="00EC5BE6" w:rsidRDefault="00EC5BE6" w:rsidP="00EC5BE6">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
         <w:ind w:left="1072" w:right="681" w:hanging="620"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:kern w:val="3"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EC5BE6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:kern w:val="3"/>
           <w:sz w:val="28"/>
@@ -137,99 +172,193 @@
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
         <w:ind w:left="1072" w:right="681" w:hanging="620"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:kern w:val="3"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EC5BE6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:kern w:val="3"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>二、立切結書人接到貴署准許施工通知後願依貴署規定辦理開工、完工等手續，施工中並願接受管理處指導。</w:t>
+        <w:t>二、立切結書人</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EC5BE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="32"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>接到貴署准許</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EC5BE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="32"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>施工通知後願</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EC5BE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="32"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>依貴署規定</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EC5BE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="32"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>辦理開工、完工等手續，施工中並願接受管理處指導。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5347384E" w14:textId="77777777" w:rsidR="00EC5BE6" w:rsidRPr="00EC5BE6" w:rsidRDefault="00EC5BE6" w:rsidP="00EC5BE6">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
         <w:ind w:left="1072" w:right="681" w:hanging="620"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="3"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EC5BE6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:kern w:val="3"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>三、變更後之新舊農田水利設施坐落土地，</w:t>
       </w:r>
       <w:r w:rsidRPr="00EC5BE6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="3"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>立切結書願依照農田灌溉排水管理辦法辦理。其有牽涉非都市土地變更為水利用地、都市土地變更為供農田水利設施使用之使用分區</w:t>
+        <w:t>立切</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EC5BE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="32"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>結書願依照</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EC5BE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="32"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>農田灌溉排水管理辦法辦理。其有牽涉非都市土地變更為水利用地、都市土地變更為供農田水利設施使用之使用分區</w:t>
       </w:r>
       <w:r w:rsidRPr="00EC5BE6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:kern w:val="3"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>等有關辦理土地分割之一切工程費、稅捐手續費用等，立切結書願全部負擔。</w:t>
+        <w:t>等有關辦理土地分割之一切工程費、稅捐手續費用等，立切</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EC5BE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="32"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>結書願全部</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EC5BE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="32"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>負擔。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E47D7D5" w14:textId="77777777" w:rsidR="00EC5BE6" w:rsidRPr="00EC5BE6" w:rsidRDefault="00EC5BE6" w:rsidP="00EC5BE6">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
         <w:ind w:left="1072" w:right="681" w:hanging="620"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="3"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EC5BE6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:kern w:val="3"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
           <w14:ligatures w14:val="none"/>
@@ -683,151 +812,151 @@
           <w:szCs w:val="32"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EC5BE6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:kern w:val="3"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>聯絡電話：</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52308473" w14:textId="3F751CCC" w:rsidR="00161CE7" w:rsidRPr="000F514B" w:rsidRDefault="00EC5BE6" w:rsidP="000F514B">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:after="0" w:line="540" w:lineRule="exact"/>
         <w:ind w:left="1072" w:right="680" w:hanging="618"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:kern w:val="3"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:sectPr w:rsidR="00161CE7" w:rsidRPr="000F514B" w:rsidSect="002D5749">
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080" w:header="851" w:footer="992" w:gutter="0"/>
           <w:cols w:space="425"/>
           <w:docGrid w:type="lines" w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:r w:rsidRPr="00EC5BE6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:kern w:val="3"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>中華民國</w:t>
       </w:r>
-      <w:r w:rsidRPr="00971628">
+      <w:r w:rsidRPr="009C4352">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="3"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>○○○</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EC5BE6">
+      <w:r w:rsidRPr="009C4352">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="3"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>年</w:t>
       </w:r>
-      <w:r w:rsidRPr="00971628">
+      <w:r w:rsidRPr="009C4352">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="3"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>○○</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EC5BE6">
+      <w:r w:rsidRPr="009C4352">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="3"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>月</w:t>
       </w:r>
-      <w:r w:rsidRPr="00971628">
+      <w:r w:rsidRPr="009C4352">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="3"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>○○</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EC5BE6">
+      <w:r w:rsidRPr="009C4352">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="3"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>日</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="27F4D07C" w14:textId="77777777" w:rsidR="00EC5BE6" w:rsidRPr="000F514B" w:rsidRDefault="00EC5BE6" w:rsidP="000F514B">
       <w:pPr>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="20" w:lineRule="exact"/>
         <w:textAlignment w:val="baseline"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:kern w:val="3"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00EC5BE6" w:rsidRPr="000F514B" w:rsidSect="003E0338">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="標楷體">
     <w:panose1 w:val="03000509000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="script"/>
@@ -836,104 +965,107 @@
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="新細明體">
     <w:altName w:val="PMingLiU"/>
     <w:panose1 w:val="02020500000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
+    <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
+    <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="F">
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Lucida Sans">
+    <w:panose1 w:val="020B0602030504020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="細明體">
     <w:altName w:val="MingLiU"/>
     <w:panose1 w:val="02020509000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Liberation Sans">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="微軟正黑體">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="88"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="000002A7" w:usb1="28CF4400" w:usb2="00000016" w:usb3="00000000" w:csb0="00100009" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="01A24D54"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="CD8C2AB6"/>
     <w:styleLink w:val="WWNum5"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="japaneseCounting"/>
       <w:lvlText w:val="%1、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1035" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         <w:b w:val="0"/>
         <w:sz w:val="32"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="japaneseCounting"/>
       <w:lvlText w:val="（）"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -7332,306 +7464,308 @@
       <w:lvlText w:val="."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3360" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1428042608">
+  <w:num w:numId="1">
     <w:abstractNumId w:val="61"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1966155851">
+  <w:num w:numId="2">
     <w:abstractNumId w:val="68"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="88821593">
+  <w:num w:numId="3">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1411468121">
+  <w:num w:numId="4">
     <w:abstractNumId w:val="56"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1817070075">
+  <w:num w:numId="5">
     <w:abstractNumId w:val="43"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="1078215921">
+  <w:num w:numId="6">
     <w:abstractNumId w:val="53"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="712536912">
+  <w:num w:numId="7">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="1985967802">
+  <w:num w:numId="8">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="1228761658">
+  <w:num w:numId="9">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="512498961">
+  <w:num w:numId="10">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="1687171526">
+  <w:num w:numId="11">
     <w:abstractNumId w:val="32"/>
   </w:num>
-  <w:num w:numId="12" w16cid:durableId="2065131691">
+  <w:num w:numId="12">
     <w:abstractNumId w:val="40"/>
   </w:num>
-  <w:num w:numId="13" w16cid:durableId="1516307484">
+  <w:num w:numId="13">
     <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="14" w16cid:durableId="85805434">
+  <w:num w:numId="14">
     <w:abstractNumId w:val="51"/>
   </w:num>
-  <w:num w:numId="15" w16cid:durableId="370425780">
+  <w:num w:numId="15">
     <w:abstractNumId w:val="70"/>
   </w:num>
-  <w:num w:numId="16" w16cid:durableId="1654026093">
+  <w:num w:numId="16">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="17" w16cid:durableId="1382942934">
+  <w:num w:numId="17">
     <w:abstractNumId w:val="62"/>
   </w:num>
-  <w:num w:numId="18" w16cid:durableId="612521985">
+  <w:num w:numId="18">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="19" w16cid:durableId="2111974356">
+  <w:num w:numId="19">
     <w:abstractNumId w:val="65"/>
   </w:num>
-  <w:num w:numId="20" w16cid:durableId="2010137259">
+  <w:num w:numId="20">
     <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="21" w16cid:durableId="700980053">
+  <w:num w:numId="21">
     <w:abstractNumId w:val="57"/>
   </w:num>
-  <w:num w:numId="22" w16cid:durableId="431366469">
+  <w:num w:numId="22">
     <w:abstractNumId w:val="36"/>
   </w:num>
-  <w:num w:numId="23" w16cid:durableId="1774476956">
+  <w:num w:numId="23">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="24" w16cid:durableId="456026102">
+  <w:num w:numId="24">
     <w:abstractNumId w:val="49"/>
   </w:num>
-  <w:num w:numId="25" w16cid:durableId="2023777450">
+  <w:num w:numId="25">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="26" w16cid:durableId="1707869471">
+  <w:num w:numId="26">
     <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="27" w16cid:durableId="1781414760">
+  <w:num w:numId="27">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="28" w16cid:durableId="403069558">
+  <w:num w:numId="28">
     <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="29" w16cid:durableId="1050570957">
+  <w:num w:numId="29">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="30" w16cid:durableId="1579048774">
+  <w:num w:numId="30">
     <w:abstractNumId w:val="38"/>
   </w:num>
-  <w:num w:numId="31" w16cid:durableId="2038584597">
+  <w:num w:numId="31">
     <w:abstractNumId w:val="44"/>
   </w:num>
-  <w:num w:numId="32" w16cid:durableId="1374379703">
+  <w:num w:numId="32">
     <w:abstractNumId w:val="39"/>
   </w:num>
-  <w:num w:numId="33" w16cid:durableId="117603315">
+  <w:num w:numId="33">
     <w:abstractNumId w:val="52"/>
   </w:num>
-  <w:num w:numId="34" w16cid:durableId="617688907">
+  <w:num w:numId="34">
     <w:abstractNumId w:val="58"/>
   </w:num>
-  <w:num w:numId="35" w16cid:durableId="2102021727">
+  <w:num w:numId="35">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="36" w16cid:durableId="1828352893">
+  <w:num w:numId="36">
     <w:abstractNumId w:val="46"/>
   </w:num>
-  <w:num w:numId="37" w16cid:durableId="1477797666">
+  <w:num w:numId="37">
     <w:abstractNumId w:val="55"/>
   </w:num>
-  <w:num w:numId="38" w16cid:durableId="1288010192">
+  <w:num w:numId="38">
     <w:abstractNumId w:val="50"/>
   </w:num>
-  <w:num w:numId="39" w16cid:durableId="1961455540">
+  <w:num w:numId="39">
     <w:abstractNumId w:val="64"/>
   </w:num>
-  <w:num w:numId="40" w16cid:durableId="305353608">
+  <w:num w:numId="40">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="41" w16cid:durableId="1731150281">
+  <w:num w:numId="41">
     <w:abstractNumId w:val="42"/>
   </w:num>
-  <w:num w:numId="42" w16cid:durableId="470095063">
+  <w:num w:numId="42">
     <w:abstractNumId w:val="69"/>
   </w:num>
-  <w:num w:numId="43" w16cid:durableId="1599486210">
+  <w:num w:numId="43">
     <w:abstractNumId w:val="33"/>
   </w:num>
-  <w:num w:numId="44" w16cid:durableId="615992235">
+  <w:num w:numId="44">
     <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="45" w16cid:durableId="1291402053">
+  <w:num w:numId="45">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="46" w16cid:durableId="932711576">
+  <w:num w:numId="46">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="47" w16cid:durableId="477382379">
+  <w:num w:numId="47">
     <w:abstractNumId w:val="45"/>
   </w:num>
-  <w:num w:numId="48" w16cid:durableId="729233761">
+  <w:num w:numId="48">
     <w:abstractNumId w:val="59"/>
   </w:num>
-  <w:num w:numId="49" w16cid:durableId="57942568">
+  <w:num w:numId="49">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="50" w16cid:durableId="1660111501">
+  <w:num w:numId="50">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="51" w16cid:durableId="1921213477">
+  <w:num w:numId="51">
     <w:abstractNumId w:val="30"/>
   </w:num>
-  <w:num w:numId="52" w16cid:durableId="2010790670">
+  <w:num w:numId="52">
     <w:abstractNumId w:val="31"/>
   </w:num>
-  <w:num w:numId="53" w16cid:durableId="108009411">
+  <w:num w:numId="53">
     <w:abstractNumId w:val="48"/>
   </w:num>
-  <w:num w:numId="54" w16cid:durableId="1803305874">
+  <w:num w:numId="54">
     <w:abstractNumId w:val="35"/>
   </w:num>
-  <w:num w:numId="55" w16cid:durableId="1483616748">
+  <w:num w:numId="55">
     <w:abstractNumId w:val="67"/>
   </w:num>
-  <w:num w:numId="56" w16cid:durableId="2012833715">
+  <w:num w:numId="56">
     <w:abstractNumId w:val="60"/>
   </w:num>
-  <w:num w:numId="57" w16cid:durableId="104421043">
+  <w:num w:numId="57">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="58" w16cid:durableId="1718552170">
+  <w:num w:numId="58">
     <w:abstractNumId w:val="41"/>
   </w:num>
-  <w:num w:numId="59" w16cid:durableId="1227642750">
+  <w:num w:numId="59">
     <w:abstractNumId w:val="47"/>
   </w:num>
-  <w:num w:numId="60" w16cid:durableId="479005827">
+  <w:num w:numId="60">
     <w:abstractNumId w:val="34"/>
   </w:num>
-  <w:num w:numId="61" w16cid:durableId="574703243">
+  <w:num w:numId="61">
     <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="62" w16cid:durableId="873465465">
+  <w:num w:numId="62">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="63" w16cid:durableId="697970295">
+  <w:num w:numId="63">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="64" w16cid:durableId="1455245283">
+  <w:num w:numId="64">
     <w:abstractNumId w:val="37"/>
   </w:num>
-  <w:num w:numId="65" w16cid:durableId="1757285846">
+  <w:num w:numId="65">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="66" w16cid:durableId="776680864">
+  <w:num w:numId="66">
     <w:abstractNumId w:val="66"/>
   </w:num>
-  <w:num w:numId="67" w16cid:durableId="679235249">
+  <w:num w:numId="67">
     <w:abstractNumId w:val="63"/>
   </w:num>
-  <w:num w:numId="68" w16cid:durableId="702097338">
+  <w:num w:numId="68">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="69" w16cid:durableId="668675402">
+  <w:num w:numId="69">
     <w:abstractNumId w:val="54"/>
   </w:num>
-  <w:num w:numId="70" w16cid:durableId="790906630">
+  <w:num w:numId="70">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="71" w16cid:durableId="2050909829">
+  <w:num w:numId="71">
     <w:abstractNumId w:val="28"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="71"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="480"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007E0D44"/>
     <w:rsid w:val="000F514B"/>
     <w:rsid w:val="001355F5"/>
     <w:rsid w:val="00161CE7"/>
     <w:rsid w:val="00195DB4"/>
     <w:rsid w:val="002D5749"/>
     <w:rsid w:val="003E0338"/>
     <w:rsid w:val="005A2625"/>
     <w:rsid w:val="005A56E8"/>
     <w:rsid w:val="007371AD"/>
     <w:rsid w:val="007E0D44"/>
     <w:rsid w:val="007E342E"/>
     <w:rsid w:val="00971628"/>
+    <w:rsid w:val="009C4352"/>
     <w:rsid w:val="00A51456"/>
     <w:rsid w:val="00BD20F5"/>
     <w:rsid w:val="00D22196"/>
     <w:rsid w:val="00D23ABD"/>
     <w:rsid w:val="00DF09B7"/>
     <w:rsid w:val="00E14CBB"/>
     <w:rsid w:val="00EC5BE6"/>
     <w:rsid w:val="00EC638C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-TW"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>