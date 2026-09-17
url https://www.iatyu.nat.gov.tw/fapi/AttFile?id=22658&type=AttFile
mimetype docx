--- v0 (2025-10-29)
+++ v1 (2026-09-17)
@@ -1,17176 +1,13829 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="440908E5" w14:textId="77777777" w:rsidR="00BA75F1" w:rsidRPr="004847A4" w:rsidRDefault="00BA75F1" w:rsidP="00BA75F1">
-[...2 lines deleted...]
-        <w:ind w:firstLine="360"/>
+    <w:p w14:paraId="5B18FDE2" w14:textId="77777777" w:rsidR="00EC5BE6" w:rsidRPr="00971628" w:rsidRDefault="00EC5BE6" w:rsidP="00EC5BE6">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
+        <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="標楷體"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>變更農田水利設施申請書</w:t>
-[...27 lines deleted...]
-      <w:r w:rsidRPr="004847A4">
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Hlk225409284"/>
+      <w:r w:rsidRPr="00971628">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-          <w:u w:val="single"/>
+          <w:b/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>__________</w:t>
-[...157 lines deleted...]
-        <w:t>____________</w:t>
+        <w:t>申請變更農田水利設施計畫書</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="10343" w:type="dxa"/>
-        <w:tblLayout w:type="fixed"/>
+        <w:tblW w:w="5242" w:type="pct"/>
+        <w:tblInd w:w="-292" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="10" w:type="dxa"/>
           <w:right w:w="10" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2263"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="3289"/>
+        <w:gridCol w:w="2459"/>
+        <w:gridCol w:w="2919"/>
+        <w:gridCol w:w="2186"/>
+        <w:gridCol w:w="2637"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004847A4" w:rsidRPr="004847A4" w14:paraId="6EC8D22C" w14:textId="77777777" w:rsidTr="00BB1A70">
+      <w:tr w:rsidR="00EC5BE6" w:rsidRPr="00EC5BE6" w14:paraId="2227834E" w14:textId="77777777" w:rsidTr="006847A0">
         <w:trPr>
-          <w:trHeight w:val="737"/>
+          <w:trHeight w:val="839"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2263" w:type="dxa"/>
+            <w:tcW w:w="2459" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="double" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="68D0BD56" w14:textId="77777777" w:rsidR="00EC5BE6" w:rsidRPr="00EC5BE6" w:rsidRDefault="00EC5BE6" w:rsidP="00EC5BE6">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+              <w:ind w:left="47" w:right="52"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC5BE6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>申請編號</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2919" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2AFC7E36" w14:textId="77777777" w:rsidR="00EC5BE6" w:rsidRPr="00EC5BE6" w:rsidRDefault="00EC5BE6" w:rsidP="00EC5BE6">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2186" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="33829BA9" w14:textId="0A5B7E80" w:rsidR="00EC5BE6" w:rsidRPr="00EC5BE6" w:rsidRDefault="00971628" w:rsidP="00EC5BE6">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+              <w:ind w:left="795" w:right="175" w:hanging="600"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>桃園</w:t>
+            </w:r>
+            <w:r w:rsidR="00EC5BE6" w:rsidRPr="00EC5BE6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>管理處</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2637" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="double" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="349A6528" w14:textId="77777777" w:rsidR="00EC5BE6" w:rsidRPr="00EC5BE6" w:rsidRDefault="00EC5BE6" w:rsidP="00EC5BE6">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00971628">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>○○</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC5BE6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>工作站</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EC5BE6" w:rsidRPr="00EC5BE6" w14:paraId="4216D603" w14:textId="77777777" w:rsidTr="006847A0">
+        <w:trPr>
+          <w:trHeight w:val="839"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2459" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="double" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="60E4FDA8" w14:textId="77777777" w:rsidR="00EC5BE6" w:rsidRPr="00EC5BE6" w:rsidRDefault="00EC5BE6" w:rsidP="00EC5BE6">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+              <w:ind w:left="47" w:right="52"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC5BE6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>申請人姓名</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4BE40A52" w14:textId="77777777" w:rsidR="00EC5BE6" w:rsidRPr="00EC5BE6" w:rsidRDefault="00EC5BE6" w:rsidP="00EC5BE6">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+              <w:ind w:left="47" w:right="52"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC5BE6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>（或法人名稱）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2919" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="066CC209" w14:textId="77777777" w:rsidR="00EC5BE6" w:rsidRPr="00EC5BE6" w:rsidRDefault="00EC5BE6" w:rsidP="00EC5BE6">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2186" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="155C895F" w14:textId="77777777" w:rsidR="00EC5BE6" w:rsidRPr="00EC5BE6" w:rsidRDefault="00EC5BE6" w:rsidP="00EC5BE6">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+              <w:ind w:left="795" w:right="175" w:hanging="600"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun" w:cs="SimSun"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EC5BE6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>代表人</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EC5BE6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EC5BE6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>負責人姓名</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2637" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="double" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1A0EBA89" w14:textId="77777777" w:rsidR="00EC5BE6" w:rsidRPr="00EC5BE6" w:rsidRDefault="00EC5BE6" w:rsidP="00EC5BE6">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EC5BE6" w:rsidRPr="00EC5BE6" w14:paraId="63789C98" w14:textId="77777777" w:rsidTr="006847A0">
+        <w:trPr>
+          <w:trHeight w:val="1216"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2459" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="double" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="011D0C6E" w14:textId="77777777" w:rsidR="00EC5BE6" w:rsidRPr="00EC5BE6" w:rsidRDefault="00EC5BE6" w:rsidP="00EC5BE6">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+              <w:ind w:left="64" w:right="70"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun" w:cs="SimSun"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC5BE6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>國民身分證統一編號或其他身分</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC5BE6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>證明文件字號（或營業人統一編號）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2919" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
-              <w:left w:w="108" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
-              <w:right w:w="108" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3B0AA28D" w14:textId="77777777" w:rsidR="00BA75F1" w:rsidRPr="004847A4" w:rsidRDefault="00BA75F1" w:rsidP="00D559D3">
+          <w:p w14:paraId="52729B8C" w14:textId="77777777" w:rsidR="00EC5BE6" w:rsidRPr="00EC5BE6" w:rsidRDefault="00EC5BE6" w:rsidP="00EC5BE6">
             <w:pPr>
-              <w:pStyle w:val="Standard"/>
-              <w:adjustRightInd w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
-              <w:spacing w:line="220" w:lineRule="atLeast"/>
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004847A4">
-[...28 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2555" w:type="dxa"/>
+            <w:tcW w:w="2186" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
-              <w:left w:w="108" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
-              <w:right w:w="108" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="137D256C" w14:textId="77777777" w:rsidR="00BA75F1" w:rsidRPr="004847A4" w:rsidRDefault="00BA75F1" w:rsidP="00D559D3">
+          <w:p w14:paraId="11C61D8F" w14:textId="77777777" w:rsidR="00EC5BE6" w:rsidRPr="00EC5BE6" w:rsidRDefault="00EC5BE6" w:rsidP="00EC5BE6">
             <w:pPr>
-              <w:pStyle w:val="Standard"/>
-              <w:adjustRightInd w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
-              <w:spacing w:line="220" w:lineRule="atLeast"/>
+              <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+              <w:ind w:left="94" w:right="72" w:firstLine="69"/>
               <w:jc w:val="both"/>
-              <w:rPr>
-[...3 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun" w:cs="SimSun"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00EC5BE6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>代表人</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC5BE6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC5BE6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>負責人</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC5BE6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>國民身分證統一編號或其他身分</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC5BE6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>證明文件字號</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2236" w:type="dxa"/>
+            <w:tcW w:w="2637" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="double" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7868B1C4" w14:textId="77777777" w:rsidR="00EC5BE6" w:rsidRPr="00EC5BE6" w:rsidRDefault="00EC5BE6" w:rsidP="00EC5BE6">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EC5BE6" w:rsidRPr="00EC5BE6" w14:paraId="7D16CC06" w14:textId="77777777" w:rsidTr="006847A0">
+        <w:trPr>
+          <w:trHeight w:val="70"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2459" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="double" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="251C5EBE" w14:textId="77777777" w:rsidR="00EC5BE6" w:rsidRPr="00EC5BE6" w:rsidRDefault="00EC5BE6" w:rsidP="00EC5BE6">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+              <w:ind w:left="64" w:right="70"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun" w:cs="SimSun"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC5BE6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>聯絡電話</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2919" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
-              <w:left w:w="108" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
-              <w:right w:w="108" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4311495F" w14:textId="77777777" w:rsidR="00BA75F1" w:rsidRPr="004847A4" w:rsidRDefault="00BA75F1" w:rsidP="00D559D3">
+          <w:p w14:paraId="4C6B6B9A" w14:textId="77777777" w:rsidR="00EC5BE6" w:rsidRPr="00EC5BE6" w:rsidRDefault="00EC5BE6" w:rsidP="00EC5BE6">
             <w:pPr>
-              <w:pStyle w:val="Standard"/>
-              <w:adjustRightInd w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
-              <w:spacing w:line="220" w:lineRule="atLeast"/>
+              <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004847A4">
-[...46 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3289" w:type="dxa"/>
+            <w:tcW w:w="2186" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
-              <w:left w:w="108" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
-              <w:right w:w="108" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5A118FDC" w14:textId="77777777" w:rsidR="00BA75F1" w:rsidRPr="004847A4" w:rsidRDefault="00BA75F1" w:rsidP="00D559D3">
+          <w:p w14:paraId="500BBED9" w14:textId="77777777" w:rsidR="00EC5BE6" w:rsidRPr="00EC5BE6" w:rsidRDefault="00EC5BE6" w:rsidP="00EC5BE6">
             <w:pPr>
-              <w:pStyle w:val="Standard"/>
-              <w:adjustRightInd w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
-              <w:spacing w:line="220" w:lineRule="atLeast"/>
-[...3 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+              <w:ind w:left="94" w:right="72" w:firstLine="69"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun" w:cs="SimSun"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC5BE6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>行動電話</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2637" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="double" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DA564BE" w14:textId="77777777" w:rsidR="00EC5BE6" w:rsidRPr="00EC5BE6" w:rsidRDefault="00EC5BE6" w:rsidP="00EC5BE6">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004847A4" w:rsidRPr="004847A4" w14:paraId="34431470" w14:textId="77777777" w:rsidTr="00BB1A70">
+      <w:tr w:rsidR="00EC5BE6" w:rsidRPr="00EC5BE6" w14:paraId="3046D454" w14:textId="77777777" w:rsidTr="006847A0">
         <w:trPr>
-          <w:trHeight w:val="737"/>
+          <w:trHeight w:val="535"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2263" w:type="dxa"/>
+            <w:tcW w:w="2459" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="double" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
-              <w:left w:w="108" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
-              <w:right w:w="108" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2933C75D" w14:textId="77777777" w:rsidR="00BA75F1" w:rsidRPr="004847A4" w:rsidRDefault="00BA75F1" w:rsidP="00D559D3">
+          <w:p w14:paraId="6E9DFDE2" w14:textId="77777777" w:rsidR="00EC5BE6" w:rsidRPr="00EC5BE6" w:rsidRDefault="00EC5BE6" w:rsidP="00EC5BE6">
             <w:pPr>
-              <w:pStyle w:val="Standard"/>
-              <w:adjustRightInd w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
-              <w:spacing w:line="220" w:lineRule="atLeast"/>
+              <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+              <w:ind w:left="47" w:right="52"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...1 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004847A4">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="00EC5BE6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
-[...22 lines deleted...]
-              <w:t>（或營業人統一編號）</w:t>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>戶籍地址</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2555" w:type="dxa"/>
+            <w:tcW w:w="7742" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="double" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E21C31C" w14:textId="202858E7" w:rsidR="00EC5BE6" w:rsidRPr="00EC5BE6" w:rsidRDefault="00971628" w:rsidP="00EC5BE6">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1315"/>
+                <w:tab w:val="left" w:pos="2496"/>
+              </w:tabs>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00971628">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>○○</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC5BE6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>縣市</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00971628">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>○○</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC5BE6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>鄉鎮市區</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00971628">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>○○</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC5BE6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>村里</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00971628">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>00</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC5BE6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>鄰</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00971628">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>○○</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC5BE6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>路街</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00971628">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>○</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC5BE6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>段</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00971628">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>00</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC5BE6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>巷</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00971628">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>00</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC5BE6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>弄</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00971628">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>00</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC5BE6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>號</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00971628">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>00</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC5BE6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>樓</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EC5BE6" w:rsidRPr="00EC5BE6" w14:paraId="2644F4D3" w14:textId="77777777" w:rsidTr="006847A0">
+        <w:trPr>
+          <w:trHeight w:val="713"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2459" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="double" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
-              <w:left w:w="108" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
-              <w:right w:w="108" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="78E95F92" w14:textId="77777777" w:rsidR="00BA75F1" w:rsidRPr="004847A4" w:rsidRDefault="00BA75F1" w:rsidP="00D559D3">
+          <w:p w14:paraId="284C551C" w14:textId="77777777" w:rsidR="00EC5BE6" w:rsidRPr="00EC5BE6" w:rsidRDefault="00EC5BE6" w:rsidP="00EC5BE6">
             <w:pPr>
-              <w:pStyle w:val="Standard"/>
-              <w:adjustRightInd w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
-              <w:spacing w:line="220" w:lineRule="atLeast"/>
-[...3 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+              <w:ind w:left="47" w:right="52"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC5BE6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>聯絡地址</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7742" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="double" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1369EEAA" w14:textId="77777777" w:rsidR="00EC5BE6" w:rsidRPr="00EC5BE6" w:rsidRDefault="00EC5BE6" w:rsidP="00EC5BE6">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1315"/>
+                <w:tab w:val="left" w:pos="2496"/>
+              </w:tabs>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun" w:cs="SimSun"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC5BE6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC5BE6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>同上</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="61F59AEA" w14:textId="36D7013D" w:rsidR="00EC5BE6" w:rsidRPr="00EC5BE6" w:rsidRDefault="00971628" w:rsidP="00EC5BE6">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1315"/>
+                <w:tab w:val="left" w:pos="2496"/>
+              </w:tabs>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun" w:cs="SimSun"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00971628">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>○○</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC5BE6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>縣市</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00971628">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>○○</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC5BE6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>鄉鎮市區</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00971628">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>○○</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC5BE6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>村里</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00971628">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>00</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC5BE6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>鄰</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00971628">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>○○</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC5BE6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>路街</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00971628">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>○</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC5BE6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>段</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00971628">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>00</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC5BE6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>巷</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00971628">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>00</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC5BE6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>弄</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00971628">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>00</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC5BE6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>號</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00971628">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>00</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC5BE6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>樓</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EC5BE6" w:rsidRPr="00EC5BE6" w14:paraId="119D67F7" w14:textId="77777777" w:rsidTr="006847A0">
+        <w:trPr>
+          <w:trHeight w:val="501"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2459" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="double" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="double" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E71191F" w14:textId="77777777" w:rsidR="00EC5BE6" w:rsidRPr="00EC5BE6" w:rsidRDefault="00EC5BE6" w:rsidP="00EC5BE6">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+              <w:ind w:left="47" w:right="52"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC5BE6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>代理人姓名</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2919" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="double" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="13DD8545" w14:textId="77777777" w:rsidR="00EC5BE6" w:rsidRPr="00EC5BE6" w:rsidRDefault="00EC5BE6" w:rsidP="00EC5BE6">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2236" w:type="dxa"/>
+            <w:tcW w:w="2186" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="double" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="344E54BA" w14:textId="77777777" w:rsidR="00EC5BE6" w:rsidRPr="00EC5BE6" w:rsidRDefault="00EC5BE6" w:rsidP="00EC5BE6">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+              <w:ind w:left="47" w:right="52"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun" w:cs="SimSun"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC5BE6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>國民身分證統一編號</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2637" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="double" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="double" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C1520F0" w14:textId="77777777" w:rsidR="00EC5BE6" w:rsidRPr="00EC5BE6" w:rsidRDefault="00EC5BE6" w:rsidP="00EC5BE6">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EC5BE6" w:rsidRPr="00EC5BE6" w14:paraId="2C8B1CCF" w14:textId="77777777" w:rsidTr="006847A0">
+        <w:trPr>
+          <w:trHeight w:val="353"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2459" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="double" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="double" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5EAA1ADD" w14:textId="77777777" w:rsidR="00EC5BE6" w:rsidRPr="00EC5BE6" w:rsidRDefault="00EC5BE6" w:rsidP="00EC5BE6">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+              <w:ind w:left="47" w:right="52"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun" w:cs="SimSun"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC5BE6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>聯絡電話</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2919" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="double" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3ED5699A" w14:textId="77777777" w:rsidR="00EC5BE6" w:rsidRPr="00EC5BE6" w:rsidRDefault="00EC5BE6" w:rsidP="00EC5BE6">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2186" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="double" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C410034" w14:textId="77777777" w:rsidR="00EC5BE6" w:rsidRPr="00EC5BE6" w:rsidRDefault="00EC5BE6" w:rsidP="00EC5BE6">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+              <w:ind w:left="47" w:right="52"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun" w:cs="SimSun"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC5BE6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>行動電話</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2637" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="double" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="double" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="04B19AC5" w14:textId="77777777" w:rsidR="00EC5BE6" w:rsidRPr="00EC5BE6" w:rsidRDefault="00EC5BE6" w:rsidP="00EC5BE6">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EC5BE6" w:rsidRPr="00EC5BE6" w14:paraId="79F3245C" w14:textId="77777777" w:rsidTr="006847A0">
+        <w:trPr>
+          <w:trHeight w:val="525"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2459" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="double" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="double" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6FDCEF3D" w14:textId="77777777" w:rsidR="00EC5BE6" w:rsidRPr="00EC5BE6" w:rsidRDefault="00EC5BE6" w:rsidP="00EC5BE6">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+              <w:ind w:left="47" w:right="52"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun" w:cs="SimSun"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC5BE6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>戶籍地址</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7742" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="double" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="double" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="09D2E04A" w14:textId="3BA78A93" w:rsidR="00EC5BE6" w:rsidRPr="00EC5BE6" w:rsidRDefault="00971628" w:rsidP="00971628">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00971628">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>○○</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC5BE6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>縣市</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00971628">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>○○</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC5BE6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>鄉鎮市區</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00971628">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>○○</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC5BE6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>村里</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00971628">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>00</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC5BE6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>鄰</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00971628">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>○○</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC5BE6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>路街</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00971628">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>○</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC5BE6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>段</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00971628">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>00</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC5BE6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>巷</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00971628">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>00</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC5BE6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>弄</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00971628">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>00</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC5BE6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>號</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00971628">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>00</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC5BE6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>樓</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EC5BE6" w:rsidRPr="00EC5BE6" w14:paraId="69B14DF0" w14:textId="77777777" w:rsidTr="006847A0">
+        <w:trPr>
+          <w:trHeight w:val="575"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2459" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="double" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="double" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FC6E770" w14:textId="77777777" w:rsidR="00EC5BE6" w:rsidRPr="00EC5BE6" w:rsidRDefault="00EC5BE6" w:rsidP="00EC5BE6">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+              <w:ind w:left="47" w:right="52"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun" w:cs="SimSun"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC5BE6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>聯絡地址</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7742" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="double" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="double" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0CA9A402" w14:textId="77777777" w:rsidR="00EC5BE6" w:rsidRPr="00EC5BE6" w:rsidRDefault="00EC5BE6" w:rsidP="00EC5BE6">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun" w:cs="SimSun"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC5BE6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC5BE6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>同上</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="63059EFD" w14:textId="206A40A6" w:rsidR="00EC5BE6" w:rsidRPr="00EC5BE6" w:rsidRDefault="00971628" w:rsidP="00EC5BE6">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun" w:cs="SimSun"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00971628">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>○○</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC5BE6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>縣市</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00971628">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>○○</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC5BE6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>鄉鎮市區</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00971628">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>○○</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC5BE6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>村里</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00971628">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>00</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC5BE6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>鄰</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00971628">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>○○</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC5BE6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>路街</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00971628">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>○</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC5BE6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>段</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00971628">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>00</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC5BE6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>巷</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00971628">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>00</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC5BE6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>弄</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00971628">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>00</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC5BE6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>號</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00971628">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>00</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC5BE6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>樓</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EC5BE6" w:rsidRPr="00EC5BE6" w14:paraId="0A78D7B8" w14:textId="77777777" w:rsidTr="006847A0">
+        <w:trPr>
+          <w:trHeight w:val="728"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2459" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="double" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
-              <w:left w:w="108" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
-              <w:right w:w="108" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2C0467D7" w14:textId="77777777" w:rsidR="00BA75F1" w:rsidRPr="004847A4" w:rsidRDefault="00BA75F1" w:rsidP="00D559D3">
+          <w:p w14:paraId="5207DDF5" w14:textId="77777777" w:rsidR="00EC5BE6" w:rsidRPr="00EC5BE6" w:rsidRDefault="00EC5BE6" w:rsidP="00EC5BE6">
             <w:pPr>
-              <w:pStyle w:val="Standard"/>
-              <w:adjustRightInd w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
-              <w:spacing w:line="220" w:lineRule="atLeast"/>
+              <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+              <w:ind w:left="47" w:right="52"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...1 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004847A4">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="00EC5BE6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
-[...40 lines deleted...]
-              <w:t>國民身分證統一編號或其他身分證明文件字號</w:t>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>申請目的</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3289" w:type="dxa"/>
+            <w:tcW w:w="2919" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="12DADDD1" w14:textId="77777777" w:rsidR="00EC5BE6" w:rsidRPr="00EC5BE6" w:rsidRDefault="00EC5BE6" w:rsidP="00EC5BE6">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+              <w:ind w:left="28"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC5BE6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC5BE6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>提高土地運用效益</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="717C5E49" w14:textId="77777777" w:rsidR="00EC5BE6" w:rsidRPr="00EC5BE6" w:rsidRDefault="00EC5BE6" w:rsidP="00EC5BE6">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+              <w:ind w:left="28"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC5BE6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC5BE6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>增進公共利益</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4823" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="double" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4B39FBAC" w14:textId="77777777" w:rsidR="00EC5BE6" w:rsidRPr="00EC5BE6" w:rsidRDefault="00EC5BE6" w:rsidP="00EC5BE6">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+              <w:ind w:left="438"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC5BE6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EC5BE6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>興辦公共建設</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EC5BE6" w:rsidRPr="00EC5BE6" w14:paraId="234E36EF" w14:textId="77777777" w:rsidTr="006847A0">
+        <w:trPr>
+          <w:trHeight w:val="381"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2459" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="double" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
-              <w:left w:w="108" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
-              <w:right w:w="108" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="50C1C22D" w14:textId="77777777" w:rsidR="00BA75F1" w:rsidRPr="004847A4" w:rsidRDefault="00BA75F1" w:rsidP="00D559D3">
+          <w:p w14:paraId="58F86657" w14:textId="77777777" w:rsidR="00EC5BE6" w:rsidRPr="00EC5BE6" w:rsidRDefault="00EC5BE6" w:rsidP="00EC5BE6">
             <w:pPr>
-              <w:pStyle w:val="Standard"/>
-              <w:adjustRightInd w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
-              <w:spacing w:line="220" w:lineRule="atLeast"/>
-[...3 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+              <w:ind w:left="47" w:right="52"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00EC5BE6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>申請依據</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7742" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="double" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4C7AEFCC" w14:textId="77777777" w:rsidR="00EC5BE6" w:rsidRPr="00EC5BE6" w:rsidRDefault="00EC5BE6" w:rsidP="00EC5BE6">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+              <w:ind w:left="133" w:right="119"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun" w:cs="SimSun"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC5BE6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>「農田水利法」第</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC5BE6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC5BE6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>條第</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC5BE6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC5BE6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>項規定。</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004847A4" w:rsidRPr="004847A4" w14:paraId="62337C9E" w14:textId="77777777" w:rsidTr="00BB1A70">
+      <w:tr w:rsidR="00EC5BE6" w:rsidRPr="00EC5BE6" w14:paraId="0D45C8A7" w14:textId="77777777" w:rsidTr="006847A0">
         <w:trPr>
-          <w:trHeight w:val="977"/>
+          <w:trHeight w:val="356"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2263" w:type="dxa"/>
+            <w:tcW w:w="2459" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="double" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
-              <w:left w:w="108" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
-              <w:right w:w="108" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0C73C93C" w14:textId="77777777" w:rsidR="00BA75F1" w:rsidRPr="004847A4" w:rsidRDefault="00BA75F1" w:rsidP="00BD64FE">
+          <w:p w14:paraId="0A9E2FCA" w14:textId="77777777" w:rsidR="00EC5BE6" w:rsidRPr="00EC5BE6" w:rsidRDefault="00EC5BE6" w:rsidP="00EC5BE6">
             <w:pPr>
-              <w:pStyle w:val="Standard"/>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
-              <w:spacing w:line="240" w:lineRule="atLeast"/>
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+              <w:ind w:left="205" w:right="209"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004847A4">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="00EC5BE6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
-                <w:szCs w:val="24"/>
-[...1 lines deleted...]
-              <w:t>原農田水利設施坐落土地</w:t>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>原有農田水利設施坐落地點</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8080" w:type="dxa"/>
+            <w:tcW w:w="7742" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="double" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="719C1E5D" w14:textId="77777777" w:rsidR="00EC5BE6" w:rsidRPr="00EC5BE6" w:rsidRDefault="00EC5BE6" w:rsidP="00EC5BE6">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="3"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00EC5BE6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>＿＿＿</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00EC5BE6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>縣市</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00EC5BE6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>＿＿＿</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00EC5BE6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>鄉鎮市區</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00EC5BE6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>＿＿＿</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00EC5BE6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>段</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00EC5BE6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>＿＿＿</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00EC5BE6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>小段</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00EC5BE6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>＿＿＿</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00EC5BE6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>地號</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EC5BE6" w:rsidRPr="00EC5BE6" w14:paraId="0675B758" w14:textId="77777777" w:rsidTr="006847A0">
+        <w:trPr>
+          <w:trHeight w:val="515"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2459" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="double" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
-              <w:left w:w="108" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
-              <w:right w:w="108" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="127E78CC" w14:textId="2985922E" w:rsidR="00BB1A70" w:rsidRDefault="00BA75F1" w:rsidP="00F8046A">
+          <w:p w14:paraId="492F73AD" w14:textId="77777777" w:rsidR="00EC5BE6" w:rsidRPr="00EC5BE6" w:rsidRDefault="00EC5BE6" w:rsidP="00EC5BE6">
             <w:pPr>
-              <w:pStyle w:val="Standard"/>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
-              <w:spacing w:line="240" w:lineRule="atLeast"/>
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+              <w:ind w:left="205" w:right="209"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
-                <w:szCs w:val="24"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004847A4">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="00EC5BE6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
-                <w:szCs w:val="24"/>
-[...7 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>擬變更之農田水利設施坐落地點</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7742" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="double" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C7598DA" w14:textId="77777777" w:rsidR="00EC5BE6" w:rsidRPr="00EC5BE6" w:rsidRDefault="00EC5BE6" w:rsidP="00EC5BE6">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4144"/>
+                <w:tab w:val="left" w:pos="6173"/>
+              </w:tabs>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun" w:cs="SimSun"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00EC5BE6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
-                <w:szCs w:val="24"/>
-[...7 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="28"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>＿＿＿</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00EC5BE6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
-                <w:szCs w:val="24"/>
-[...7 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="28"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>縣市</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00EC5BE6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
-                <w:szCs w:val="24"/>
-[...7 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="28"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>＿＿＿</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00EC5BE6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
-                <w:szCs w:val="24"/>
-[...6 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="28"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>鄉鎮市區</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00EC5BE6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
-                <w:szCs w:val="24"/>
-[...6 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="28"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>＿＿＿</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00EC5BE6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
-                <w:szCs w:val="24"/>
-[...7 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="28"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>段</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00EC5BE6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
-                <w:szCs w:val="24"/>
-[...7 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="28"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>＿＿＿</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00EC5BE6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
-                <w:szCs w:val="24"/>
-[...7 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="28"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>小段</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00EC5BE6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
-                <w:szCs w:val="24"/>
-[...7 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="28"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>＿＿＿</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00EC5BE6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
-                <w:szCs w:val="24"/>
-[...107 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:szCs w:val="28"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>地號</w:t>
-            </w:r>
-[...36 lines deleted...]
-              <w:t>公頃。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004847A4" w:rsidRPr="004847A4" w14:paraId="64855391" w14:textId="77777777" w:rsidTr="00BB1A70">
+      <w:tr w:rsidR="00EC5BE6" w:rsidRPr="00EC5BE6" w14:paraId="3189495B" w14:textId="77777777" w:rsidTr="006847A0">
         <w:trPr>
-          <w:trHeight w:val="1119"/>
+          <w:trHeight w:val="2069"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2263" w:type="dxa"/>
+            <w:tcW w:w="2459" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="double" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
-              <w:left w:w="108" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
-              <w:right w:w="108" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6C40B4F4" w14:textId="77777777" w:rsidR="00BA75F1" w:rsidRPr="004847A4" w:rsidRDefault="00BA75F1" w:rsidP="00BD64FE">
+          <w:p w14:paraId="6D075DC5" w14:textId="77777777" w:rsidR="00EC5BE6" w:rsidRPr="00EC5BE6" w:rsidRDefault="00EC5BE6" w:rsidP="00EC5BE6">
             <w:pPr>
-              <w:pStyle w:val="Standard"/>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
-              <w:spacing w:line="240" w:lineRule="atLeast"/>
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+              <w:ind w:left="205" w:right="209"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun" w:cs="SimSun"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004847A4">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="00EC5BE6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
-                <w:szCs w:val="24"/>
-[...10 lines deleted...]
-              <w:t>農田水利設施坐落土地</w:t>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>影響農田水利設施管理維護及其應變措施</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8080" w:type="dxa"/>
+            <w:tcW w:w="7742" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="double" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
-              <w:left w:w="108" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
-              <w:right w:w="108" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="754595E5" w14:textId="087F3A33" w:rsidR="00BB1A70" w:rsidRDefault="004532E1" w:rsidP="00F8046A">
+          <w:p w14:paraId="4EA52E40" w14:textId="77777777" w:rsidR="00EC5BE6" w:rsidRPr="00EC5BE6" w:rsidRDefault="00EC5BE6" w:rsidP="00EC5BE6">
             <w:pPr>
-              <w:pStyle w:val="Standard"/>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
-              <w:spacing w:line="240" w:lineRule="atLeast"/>
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+              <w:ind w:left="28"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
-                <w:szCs w:val="24"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="00EC5BE6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
-                <w:szCs w:val="24"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC5BE6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>初步判斷無影響。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="31EC2571" w14:textId="77777777" w:rsidR="00EC5BE6" w:rsidRPr="00EC5BE6" w:rsidRDefault="00EC5BE6" w:rsidP="00EC5BE6">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+              <w:ind w:left="28"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC5BE6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC5BE6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>有影響。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4B6531DF" w14:textId="77777777" w:rsidR="00EC5BE6" w:rsidRPr="00EC5BE6" w:rsidRDefault="00EC5BE6" w:rsidP="00EC5BE6">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+              <w:ind w:left="289"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC5BE6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC5BE6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>設施管理。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="04371F58" w14:textId="77777777" w:rsidR="00EC5BE6" w:rsidRPr="00EC5BE6" w:rsidRDefault="00EC5BE6" w:rsidP="00EC5BE6">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+              <w:ind w:left="289"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC5BE6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC5BE6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>通水能力。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="51BA1296" w14:textId="77777777" w:rsidR="00EC5BE6" w:rsidRPr="00EC5BE6" w:rsidRDefault="00EC5BE6" w:rsidP="00EC5BE6">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5388"/>
+              </w:tabs>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+              <w:ind w:left="289"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun" w:cs="SimSun"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC5BE6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC5BE6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>其他措施，請說明：</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC5BE6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
-              </w:rPr>
-[...5 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00EC5BE6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
-                <w:szCs w:val="24"/>
-[...7 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6A67F75B" w14:textId="77777777" w:rsidR="00EC5BE6" w:rsidRPr="00EC5BE6" w:rsidRDefault="00EC5BE6" w:rsidP="00EC5BE6">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+              <w:ind w:left="289"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun" w:cs="SimSun"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC5BE6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
-                <w:szCs w:val="24"/>
-[...7 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>有影響者</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00EC5BE6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
-                <w:szCs w:val="24"/>
-[...7 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>請依勾選</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00EC5BE6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
-                <w:szCs w:val="24"/>
-[...235 lines deleted...]
-              <w:t>公頃。</w:t>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>事項檢附相關應變措施之文件。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004847A4" w:rsidRPr="004847A4" w14:paraId="557CAC60" w14:textId="77777777" w:rsidTr="00BB1A70">
+      <w:tr w:rsidR="00EC5BE6" w:rsidRPr="00EC5BE6" w14:paraId="19869EFD" w14:textId="77777777" w:rsidTr="006847A0">
         <w:trPr>
-          <w:trHeight w:val="708"/>
+          <w:trHeight w:val="147"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2263" w:type="dxa"/>
+            <w:tcW w:w="10201" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="double" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="double" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="double" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
-              <w:left w:w="108" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
-              <w:right w:w="108" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="69E3BF09" w14:textId="77777777" w:rsidR="00BA75F1" w:rsidRPr="004847A4" w:rsidRDefault="00BA75F1" w:rsidP="00BD64FE">
+          <w:p w14:paraId="7AD00617" w14:textId="2C254F23" w:rsidR="00EC5BE6" w:rsidRPr="00EC5BE6" w:rsidRDefault="00971628" w:rsidP="00EC5BE6">
             <w:pPr>
-              <w:pStyle w:val="Standard"/>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
-              <w:spacing w:line="240" w:lineRule="atLeast"/>
-[...3 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+              <w:ind w:left="28"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
-                <w:szCs w:val="24"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004847A4">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="00EC5BE6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
-                <w:szCs w:val="24"/>
-[...36 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>中華民國</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00971628">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
-                <w:szCs w:val="24"/>
-[...13 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>○○○</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC5BE6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
-                <w:szCs w:val="24"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>年</w:t>
             </w:r>
-            <w:r w:rsidRPr="004847A4">
-[...9 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="00971628">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
-                <w:szCs w:val="24"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>○○</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC5BE6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>月</w:t>
             </w:r>
-            <w:r w:rsidRPr="004847A4">
-[...9 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="00971628">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
-                <w:szCs w:val="24"/>
-[...13 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>○○</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC5BE6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
-                <w:szCs w:val="24"/>
-[...31 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>日</w:t>
-            </w:r>
-[...375 lines deleted...]
-              <w:t>變更農田水利設施計畫書（含附件）。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3C3F3CE3" w14:textId="77777777" w:rsidR="00BA75F1" w:rsidRPr="004847A4" w:rsidRDefault="00BA75F1" w:rsidP="00BA75F1">
-[...1 lines deleted...]
-        <w:ind w:left="910" w:hanging="910"/>
+    <w:p w14:paraId="5C8E027C" w14:textId="77777777" w:rsidR="00EC5BE6" w:rsidRPr="00EC5BE6" w:rsidRDefault="00EC5BE6" w:rsidP="00EC5BE6">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="3"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004847A4">
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EC5BE6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...3146 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="3"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>註</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="004847A4">
+      <w:r w:rsidRPr="00EC5BE6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...2633 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="3"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
-    </w:p>
-[...9 lines deleted...]
-      <w:r w:rsidRPr="004847A4">
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EC5BE6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="3"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">                        </w:t>
+        <w:t>本表預留</w:t>
       </w:r>
-      <w:r w:rsidRPr="004847A4">
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EC5BE6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="3"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>住（地）址：</w:t>
+        <w:t>空格不敷使用者，可依實際需要格式自行製作填寫或得另自檢附附件。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2537EE81" w14:textId="53DAF16C" w:rsidR="00BA75F1" w:rsidRDefault="00BA75F1" w:rsidP="00BA75F1">
-[...41 lines deleted...]
-        <w:pStyle w:val="Standard"/>
+    <w:p w14:paraId="4F024030" w14:textId="77777777" w:rsidR="00EC5BE6" w:rsidRPr="00EC5BE6" w:rsidRDefault="00EC5BE6" w:rsidP="00C025D8">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...73 lines deleted...]
-          <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...3370 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="3"/>
           <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00D44339" w:rsidRPr="004847A4" w:rsidSect="00C604AE">
-      <w:footerReference w:type="default" r:id="rId12"/>
+    <w:bookmarkEnd w:id="0"/>
+    <w:sectPr w:rsidR="00EC5BE6" w:rsidRPr="00EC5BE6" w:rsidSect="003E0338">
+      <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="851" w:right="737" w:bottom="851" w:left="737" w:header="851" w:footer="992" w:gutter="0"/>
-      <w:cols w:space="720"/>
+      <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080" w:header="851" w:footer="992" w:gutter="0"/>
+      <w:cols w:space="425"/>
+      <w:docGrid w:type="lines" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...20 lines deleted...]
-
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="標楷體">
     <w:panose1 w:val="03000509000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="script"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="080E0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="新細明體">
     <w:altName w:val="PMingLiU"/>
     <w:panose1 w:val="02020500000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Georgia">
-    <w:panose1 w:val="02040502050405020303"/>
+  <w:font w:name="SimSun">
+    <w:altName w:val="宋体"/>
+    <w:panose1 w:val="02010600030101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="F">
-    <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Lucida Sans">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="細明體">
+    <w:altName w:val="MingLiU"/>
+    <w:panose1 w:val="02020509000000000000"/>
+    <w:charset w:val="88"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Liberation Sans">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="微軟正黑體">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="88"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000087" w:usb1="288F4000" w:usb2="00000016" w:usb3="00000000" w:csb0="00100009" w:csb1="00000000"/>
-[...27 lines deleted...]
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="000002A7" w:usb1="28CF4400" w:usb2="00000016" w:usb3="00000000" w:csb0="00100009" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-[...14 lines deleted...]
-      <w:jc w:val="center"/>
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="01A24D54"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="CD8C2AB6"/>
+    <w:styleLink w:val="WWNum5"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="%1、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1035" w:hanging="720"/>
+      </w:pPr>
       <w:rPr>
-        <w:color w:val="000000"/>
-[...1 lines deleted...]
-        <w:szCs w:val="20"/>
+        <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+        <w:b w:val="0"/>
+        <w:sz w:val="32"/>
       </w:rPr>
-    </w:pPr>
-    <w:r>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="（）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1330" w:hanging="480"/>
+      </w:pPr>
       <w:rPr>
-        <w:color w:val="000000"/>
-[...1 lines deleted...]
-        <w:szCs w:val="20"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="32"/>
+        <w:lang w:val="en-US"/>
       </w:rPr>
-      <w:fldChar w:fldCharType="begin"/>
-[...85 lines deleted...]
-    <w:nsid w:val="068D70CF"/>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1755" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2235" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2715" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3195" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3675" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4155" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4635" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="03BD0986"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="E7762A36"/>
+    <w:tmpl w:val="15A6094E"/>
     <w:styleLink w:val="WWNum9"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="japaneseCounting"/>
       <w:lvlText w:val="%1、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1035" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         <w:color w:val="auto"/>
         <w:sz w:val="32"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="japaneseCounting"/>
-      <w:lvlText w:val="（%2）"/>
-[...2 lines deleted...]
-        <w:ind w:left="1332" w:hanging="480"/>
+      <w:lvlText w:val="（）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1330" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="32"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%3."/>
+      <w:lvlText w:val="."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1755" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%4."/>
+      <w:lvlText w:val="."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2235" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
-      <w:lvlText w:val="%5、"/>
+      <w:lvlText w:val="、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2715" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="%6."/>
+      <w:lvlText w:val="."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="3195" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%7."/>
+      <w:lvlText w:val="."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3675" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
-      <w:lvlText w:val="%8、"/>
+      <w:lvlText w:val="、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4155" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="%9."/>
+      <w:lvlText w:val="."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4635" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="09E261E6"/>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="065649D2"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="FFC8603C"/>
+    <w:tmpl w:val="82BE4694"/>
+    <w:styleLink w:val="WWNum83"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="%1．"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="960" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1920" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2400" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3840" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="06755C43"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="61DCA3D8"/>
+    <w:styleLink w:val="WWNum54"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="07D077F7"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="2CBA2042"/>
+    <w:styleLink w:val="WWNum14"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="%1、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1035" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:eastAsia="標楷體"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="32"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="（）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1330" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:sz w:val="32"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1755" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2235" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2715" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3195" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3675" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4155" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4635" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="09721E94"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="811C7C0C"/>
+    <w:styleLink w:val="WWNum22"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="098A2257"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="3322103C"/>
+    <w:styleLink w:val="WWNum20"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="%1、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1035" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:eastAsia="標楷體" w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="（）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1330" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1755" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2235" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2715" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3195" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3675" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4155" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4635" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0A06437D"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="B3C65030"/>
+    <w:styleLink w:val="WWNum23"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="795" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1275" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1755" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2235" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2715" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3195" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3675" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4155" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4635" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0A326083"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="8DFED7E4"/>
+    <w:styleLink w:val="WWNum92"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="%1、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1035" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="32"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="（）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1330" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="32"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1755" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2235" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2715" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3195" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3675" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4155" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4635" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0DF400AD"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="2BBEA0E0"/>
+    <w:styleLink w:val="WWNum31"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="648" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1248" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1728" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2208" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2688" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3168" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3648" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4128" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4608" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="12307914"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="90F20B70"/>
+    <w:styleLink w:val="WWNum511"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="12D3549A"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="DACA39D8"/>
+    <w:styleLink w:val="WWNum21"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="288" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1338" w:hanging="750"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1548" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2028" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2508" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2988" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3468" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3948" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4428" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="13060BE2"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="01B027C8"/>
+    <w:styleLink w:val="WWNum13"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="15104988"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="6152F6EE"/>
+    <w:styleLink w:val="WWNum91"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="%1、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1035" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="32"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="（）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1188" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="32"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1755" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2235" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2715" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3195" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3675" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4155" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4635" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="160A3E50"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="71F8C4B8"/>
+    <w:styleLink w:val="WWNum19"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="%1、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1035" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="（）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1330" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1755" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2235" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2715" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3195" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3675" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4155" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4635" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="163E747E"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="9C38B2F8"/>
+    <w:styleLink w:val="WWNum26"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="648" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1248" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1728" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2208" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2688" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3168" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3648" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4128" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4608" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="17111898"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="4ACA9BDC"/>
+    <w:styleLink w:val="WWNum64"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="18466561"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="214CD93C"/>
     <w:styleLink w:val="WWNum2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="japaneseCounting"/>
       <w:lvlText w:val="%1、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1317" w:hanging="465"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
-      <w:lvlText w:val="%2、"/>
+      <w:lvlText w:val="、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1920" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="%3."/>
+      <w:lvlText w:val="."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2400" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%4."/>
+      <w:lvlText w:val="."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
-      <w:lvlText w:val="%5、"/>
+      <w:lvlText w:val="、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3360" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="%6."/>
+      <w:lvlText w:val="."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%7."/>
+      <w:lvlText w:val="."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
-      <w:lvlText w:val="%8、"/>
+      <w:lvlText w:val="、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4800" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="%9."/>
+      <w:lvlText w:val="."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="5280" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2">
-[...3 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="04090015">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="18511A3A"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="B8320F10"/>
+    <w:styleLink w:val="WWNum211"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="288" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1338" w:hanging="750"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1548" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2028" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2508" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2988" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3468" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3948" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4428" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1A5971EB"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="3A1A4D1E"/>
+    <w:styleLink w:val="2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1B9E3BA1"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="A7447902"/>
+    <w:styleLink w:val="WWNum72"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="%1、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1035" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="32"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="（）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="480" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1755" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2235" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2715" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3195" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3675" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4155" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4635" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1F651C94"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="2D488B00"/>
+    <w:styleLink w:val="WWNum12"/>
+    <w:lvl w:ilvl="0">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="□"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="240" w:hanging="240"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="新細明體" w:eastAsia="新細明體" w:hAnsi="新細明體"/>
+        <w:sz w:val="28"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="20C444B2"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="69C6352C"/>
+    <w:styleLink w:val="LFO4"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="taiwaneseCountingThousand"/>
+      <w:pStyle w:val="a"/>
       <w:lvlText w:val="%1、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1200" w:hanging="480"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+        <w:ind w:left="564" w:hanging="540"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
-      <w:lvlText w:val="%2、"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="984" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="%3."/>
+      <w:lvlText w:val="."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="480"/>
-[...11 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+        <w:ind w:left="1464" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1944" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
-      <w:lvlText w:val="%5、"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2424" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="%6."/>
+      <w:lvlText w:val="."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="480"/>
-[...11 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+        <w:ind w:left="2904" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3384" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
-      <w:lvlText w:val="%8、"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3864" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="%9."/>
+      <w:lvlText w:val="."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="480"/>
+        <w:ind w:left="4344" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="23A51F7A"/>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2134021A"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="8B640CA2"/>
-    <w:styleLink w:val="WWNum8"/>
+    <w:tmpl w:val="C2F837B6"/>
+    <w:styleLink w:val="11"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="234C4BB5"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="5204F742"/>
+    <w:styleLink w:val="WWNum18"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
       <w:numFmt w:val="japaneseCounting"/>
-      <w:lvlText w:val="%1．"/>
-[...2 lines deleted...]
-        <w:ind w:left="720" w:hanging="720"/>
+      <w:lvlText w:val="%1、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1035" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="（）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1330" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1755" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2235" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
-      <w:lvlText w:val="%2、"/>
-[...3 lines deleted...]
-      </w:pPr>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2715" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3195" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3675" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4155" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4635" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2F68717F"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="DC5C76A4"/>
+    <w:styleLink w:val="WWNum42"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="%1、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1035" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="（）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1330" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1755" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2235" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2715" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="%3."/>
+      <w:lvlText w:val="."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="480"/>
+        <w:ind w:left="3195" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3675" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4155" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4635" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="334B717D"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="4DFE6E7E"/>
+    <w:styleLink w:val="WWNum11"/>
+    <w:lvl w:ilvl="0">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="□"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1317" w:hanging="465"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+        <w:sz w:val="28"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1920" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2400" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%4."/>
-[...2 lines deleted...]
-        <w:ind w:left="1920" w:hanging="480"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
-      <w:lvlText w:val="%5、"/>
-[...2 lines deleted...]
-        <w:ind w:left="2400" w:hanging="480"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="%6."/>
+      <w:lvlText w:val="."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="480"/>
+        <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%7."/>
-[...2 lines deleted...]
-        <w:ind w:left="3360" w:hanging="480"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
-      <w:lvlText w:val="%8、"/>
-[...2 lines deleted...]
-        <w:ind w:left="3840" w:hanging="480"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4800" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="%9."/>
+      <w:lvlText w:val="."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="480"/>
+        <w:ind w:left="5280" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="307C3923"/>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="362326C7"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="5A54A438"/>
+    <w:tmpl w:val="CA001F1E"/>
+    <w:styleLink w:val="12"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="37F4541B"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="B64C190A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="258" w:hanging="181"/>
+      </w:pPr>
+      <w:rPr>
+        <w:w w:val="100"/>
+        <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="（）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="871" w:hanging="602"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun" w:cs="SimSun"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1603" w:hanging="602"/>
+      </w:pPr>
+      <w:rPr>
+        <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2327" w:hanging="602"/>
+      </w:pPr>
+      <w:rPr>
+        <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3050" w:hanging="602"/>
+      </w:pPr>
+      <w:rPr>
+        <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3774" w:hanging="602"/>
+      </w:pPr>
+      <w:rPr>
+        <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4497" w:hanging="602"/>
+      </w:pPr>
+      <w:rPr>
+        <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5221" w:hanging="602"/>
+      </w:pPr>
+      <w:rPr>
+        <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5944" w:hanging="602"/>
+      </w:pPr>
+      <w:rPr>
+        <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="38C64CF4"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="EA6A9D1C"/>
+    <w:styleLink w:val="WWNum61"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="%1、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1035" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="32"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="（）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="480" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1755" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2235" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2715" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3195" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3675" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4155" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4635" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="39773882"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="26EC8F2A"/>
+    <w:styleLink w:val="WWNum74"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="397C779D"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="23FCE1B8"/>
+    <w:styleLink w:val="WWNum84"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="39DB4A20"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0178D6FA"/>
+    <w:styleLink w:val="WWNum41"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="%1、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1035" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="（）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1330" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1755" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2235" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2715" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3195" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3675" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4155" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4635" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3C1E1D2C"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="8C10BC5C"/>
+    <w:styleLink w:val="WWNum312"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3D9E0D27"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="6A9AEE36"/>
+    <w:styleLink w:val="WWNum17"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="%1、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1035" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:eastAsia="標楷體"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="32"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="（）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1757" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:sz w:val="32"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1755" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2235" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2715" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3195" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3675" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4155" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4635" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4025072A"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0C8CC242"/>
+    <w:styleLink w:val="WWNum101"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="40651F19"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="8E8C05B4"/>
+    <w:styleLink w:val="WWNum62"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="%1、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1035" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="32"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="（）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="480" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1755" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2235" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2715" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3195" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3675" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4155" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4635" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="41D7179D"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="2590906A"/>
+    <w:styleLink w:val="WWNum221"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="%1、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1035" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:eastAsia="標楷體"/>
+        <w:b w:val="0"/>
+        <w:sz w:val="32"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="（）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1330" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:eastAsia="標楷體"/>
+        <w:sz w:val="32"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1755" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2235" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2715" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3195" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3675" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4155" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4635" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="42A909CB"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="E272BA6E"/>
     <w:styleLink w:val="WWNum3"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="japaneseCounting"/>
       <w:lvlText w:val="%1、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1317" w:hanging="465"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
-      <w:lvlText w:val="%2、"/>
+      <w:lvlText w:val="、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1920" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="%3."/>
+      <w:lvlText w:val="."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2400" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%4."/>
+      <w:lvlText w:val="."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
-      <w:lvlText w:val="%5、"/>
+      <w:lvlText w:val="、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3360" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="%6."/>
+      <w:lvlText w:val="."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%7."/>
+      <w:lvlText w:val="."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
-      <w:lvlText w:val="%8、"/>
+      <w:lvlText w:val="、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4800" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="%9."/>
+      <w:lvlText w:val="."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="5280" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="34C06E0A"/>
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="43085625"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="C1602806"/>
-[...90 lines deleted...]
-    <w:styleLink w:val="WWNum5"/>
+    <w:tmpl w:val="0A54BE00"/>
+    <w:styleLink w:val="WWNum53"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="japaneseCounting"/>
       <w:lvlText w:val="%1、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1035" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         <w:b w:val="0"/>
         <w:sz w:val="32"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="japaneseCounting"/>
-      <w:lvlText w:val="（%2）"/>
+      <w:lvlText w:val="（）"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1330" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="32"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%3."/>
+      <w:lvlText w:val="."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1755" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%4."/>
+      <w:lvlText w:val="."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2235" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
-      <w:lvlText w:val="%5、"/>
+      <w:lvlText w:val="、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2715" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="%6."/>
+      <w:lvlText w:val="."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="3195" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%7."/>
+      <w:lvlText w:val="."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3675" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
-      <w:lvlText w:val="%8、"/>
+      <w:lvlText w:val="、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4155" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="%9."/>
+      <w:lvlText w:val="."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4635" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="403A286B"/>
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="44A4041F"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="B0786584"/>
-    <w:styleLink w:val="WWNum6"/>
+    <w:tmpl w:val="B5E6B6D0"/>
+    <w:styleLink w:val="WWNum51"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="japaneseCounting"/>
       <w:lvlText w:val="%1、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1035" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+        <w:b w:val="0"/>
+        <w:sz w:val="32"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="（）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1330" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="32"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1755" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2235" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2715" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3195" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3675" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4155" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4635" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="466C6859"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="E2FEE228"/>
+    <w:styleLink w:val="WWNum15"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="%1、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1035" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="japaneseCounting"/>
-      <w:lvlText w:val="（%2）"/>
-[...2 lines deleted...]
-        <w:ind w:left="480" w:hanging="480"/>
+      <w:lvlText w:val="（）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1330" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%3."/>
+      <w:lvlText w:val="."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1755" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%4."/>
+      <w:lvlText w:val="."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2235" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
-      <w:lvlText w:val="%5、"/>
+      <w:lvlText w:val="、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2715" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="%6."/>
+      <w:lvlText w:val="."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="3195" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%7."/>
+      <w:lvlText w:val="."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3675" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
-      <w:lvlText w:val="%8、"/>
+      <w:lvlText w:val="、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4155" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="%9."/>
+      <w:lvlText w:val="."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4635" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="40512B7D"/>
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="46CA7260"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="2D6E4C16"/>
-    <w:styleLink w:val="WWNum4"/>
+    <w:tmpl w:val="559255E0"/>
+    <w:styleLink w:val="WWNum122"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="492A0A9A"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="BE0A0B04"/>
+    <w:styleLink w:val="WWNum7"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="japaneseCounting"/>
       <w:lvlText w:val="%1、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1035" w:hanging="720"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="32"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="japaneseCounting"/>
-      <w:lvlText w:val="（%2）"/>
-[...2 lines deleted...]
-        <w:ind w:left="1330" w:hanging="480"/>
+      <w:lvlText w:val="（）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="480" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%3."/>
+      <w:lvlText w:val="."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1755" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%4."/>
+      <w:lvlText w:val="."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2235" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
-      <w:lvlText w:val="%5、"/>
+      <w:lvlText w:val="、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2715" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="%6."/>
+      <w:lvlText w:val="."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="3195" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%7."/>
+      <w:lvlText w:val="."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3675" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
-      <w:lvlText w:val="%8、"/>
+      <w:lvlText w:val="、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4155" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="%9."/>
+      <w:lvlText w:val="."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4635" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9">
-[...86 lines deleted...]
-    <w:nsid w:val="56262C9C"/>
+  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="49434427"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="3782CC40"/>
+    <w:tmpl w:val="8AF0973A"/>
+    <w:styleLink w:val="WWNum43"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="taiwaneseCountingThousand"/>
+      <w:numFmt w:val="japaneseCounting"/>
       <w:lvlText w:val="%1、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1035" w:hanging="720"/>
       </w:pPr>
-      <w:rPr>
-[...3 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="taiwaneseCountingThousand"/>
-      <w:lvlText w:val="（%2）"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="（）"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1330" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%3."/>
+      <w:lvlText w:val="."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1755" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%4."/>
+      <w:lvlText w:val="."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2235" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
-      <w:lvlText w:val="%5、"/>
+      <w:lvlText w:val="、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2715" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="%6."/>
+      <w:lvlText w:val="."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="3195" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%7."/>
+      <w:lvlText w:val="."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3675" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
-      <w:lvlText w:val="%8、"/>
+      <w:lvlText w:val="、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4155" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="%9."/>
+      <w:lvlText w:val="."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4635" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="5AA10E96"/>
+  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4A2F33FD"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="61624FA4"/>
-    <w:styleLink w:val="1"/>
+    <w:tmpl w:val="3CA4D5C4"/>
+    <w:styleLink w:val="WWNum32"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4ACA6E3B"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="1D549B78"/>
+    <w:styleLink w:val="WWNum93"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="%1、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1035" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="32"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="（）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1332" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="32"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1755" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2235" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2715" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3195" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3675" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4155" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4635" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4B2F1E89"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="5E1CC328"/>
+    <w:styleLink w:val="WWNum16"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="%1、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1035" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="（）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1330" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1755" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2235" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2715" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3195" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3675" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4155" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4635" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4CE23129"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="7166F63C"/>
+    <w:styleLink w:val="WWNum94"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4E001598"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="3B3A8F0C"/>
+    <w:styleLink w:val="WWNum82"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="%1．"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="960" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1920" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2400" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3840" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4E1418D8"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="777E9242"/>
+    <w:styleLink w:val="WWNum111"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="%1、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1035" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="（）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1330" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1755" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2235" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2715" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3195" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3675" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4155" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4635" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="50B508CB"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="157A6550"/>
+    <w:styleLink w:val="WWNum71"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="%1、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1035" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="32"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="（）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="480" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1755" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2235" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2715" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3195" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3675" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4155" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4635" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="518D561A"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="EBB2B2F0"/>
+    <w:styleLink w:val="WWNum63"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="%1、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1035" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="32"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="（）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="480" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1755" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2235" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2715" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3195" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3675" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4155" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4635" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="53" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="559E5951"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="640ECAD2"/>
+    <w:styleLink w:val="WWNum8"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="%1．"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="960" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1920" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2400" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3840" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="54" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="55CE03CE"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="5AE69B40"/>
+    <w:styleLink w:val="4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
-      <w:lvlText w:val="%2."/>
+      <w:lvlText w:val="."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
-      <w:lvlText w:val="%3."/>
+      <w:lvlText w:val="."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
-      <w:lvlText w:val="%4."/>
+      <w:lvlText w:val="."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
-      <w:lvlText w:val="%5."/>
+      <w:lvlText w:val="."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
-      <w:lvlText w:val="%6."/>
+      <w:lvlText w:val="."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
-      <w:lvlText w:val="%7."/>
+      <w:lvlText w:val="."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
-      <w:lvlText w:val="%8."/>
+      <w:lvlText w:val="."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
-      <w:lvlText w:val="%9."/>
+      <w:lvlText w:val="."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="6451333D"/>
+  <w:abstractNum w:abstractNumId="55" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="58DF1EDE"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="DA14DFAA"/>
+    <w:tmpl w:val="E952B224"/>
+    <w:styleLink w:val="WWNum10"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="%1、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1035" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="（）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1330" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1755" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2235" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2715" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3195" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3675" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4155" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4635" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="56" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5AE970D0"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="736ECCB4"/>
+    <w:styleLink w:val="WWNum6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="%1、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1035" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="32"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="（）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="480" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1755" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2235" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2715" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3195" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3675" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4155" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4635" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="57" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5B575228"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="16FAC760"/>
+    <w:styleLink w:val="WWNum52"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="%1、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1035" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+        <w:b w:val="0"/>
+        <w:sz w:val="32"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="（）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1330" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="32"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1755" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2235" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2715" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3195" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3675" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4155" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4635" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="58" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5EA235D5"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="F014F8E0"/>
+    <w:styleLink w:val="WWNum73"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="%1、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1035" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="32"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="（）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="480" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1755" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2235" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2715" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3195" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3675" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4155" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4635" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="59" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5EC276F4"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="650864C6"/>
+    <w:styleLink w:val="WWNum44"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="60" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="60AA3095"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="FF8C27AA"/>
+    <w:styleLink w:val="WWNum131"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="%1．"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="960" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1920" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2400" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3840" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="61" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="60DE71C0"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="6C00CD1E"/>
     <w:styleLink w:val="WWNum1"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="□"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1317" w:hanging="465"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         <w:sz w:val="28"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
-      <w:lvlText w:val="%2、"/>
+      <w:lvlText w:val="、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1920" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="%3."/>
+      <w:lvlText w:val="."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2400" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%4."/>
+      <w:lvlText w:val="."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
-      <w:lvlText w:val="%5、"/>
+      <w:lvlText w:val="、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3360" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="%6."/>
+      <w:lvlText w:val="."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%7."/>
+      <w:lvlText w:val="."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
-      <w:lvlText w:val="%8、"/>
+      <w:lvlText w:val="、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4800" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="%9."/>
+      <w:lvlText w:val="."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="5280" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="64554CEC"/>
+  <w:abstractNum w:abstractNumId="62" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="68A95D93"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="910621D2"/>
-    <w:styleLink w:val="WWNum10"/>
+    <w:tmpl w:val="573296BE"/>
+    <w:styleLink w:val="WWNum121"/>
+    <w:lvl w:ilvl="0">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="□"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="240" w:hanging="240"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="新細明體" w:eastAsia="新細明體" w:hAnsi="新細明體"/>
+        <w:sz w:val="28"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="63" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6A7145D6"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="B914AEEE"/>
+    <w:styleLink w:val="WWNum25"/>
+    <w:lvl w:ilvl="0">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="□"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3120" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4080" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4560" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5520" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6000" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="64" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6C537B1F"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="5A92F8CA"/>
+    <w:styleLink w:val="111"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="65" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="71286DAF"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="41B89ED0"/>
+    <w:styleLink w:val="WWNum311"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="648" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1248" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1728" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2208" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2688" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3168" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3648" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4128" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4608" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="66" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="73CA4EE5"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="BBCE7FC0"/>
+    <w:styleLink w:val="WWNum24"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="japaneseCounting"/>
       <w:lvlText w:val="%1、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1035" w:hanging="720"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:eastAsia="標楷體"/>
+        <w:b w:val="0"/>
+        <w:sz w:val="32"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="japaneseCounting"/>
-      <w:lvlText w:val="（%2）"/>
+      <w:lvlText w:val="（）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1473" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:eastAsia="標楷體"/>
+        <w:sz w:val="32"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1755" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2235" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2715" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3195" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3675" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4155" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4635" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="67" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="75CE34A8"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="BF361E0A"/>
+    <w:styleLink w:val="WWNum112"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="68" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7ACD5FE5"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="56D8EDFE"/>
+    <w:styleLink w:val="WWNum4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="%1、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1035" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="（）"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1330" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%3."/>
+      <w:lvlText w:val="."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1755" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%4."/>
+      <w:lvlText w:val="."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2235" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
-      <w:lvlText w:val="%5、"/>
+      <w:lvlText w:val="、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2715" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="%6."/>
+      <w:lvlText w:val="."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="3195" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%7."/>
+      <w:lvlText w:val="."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3675" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
-      <w:lvlText w:val="%8、"/>
+      <w:lvlText w:val="、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4155" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="%9."/>
+      <w:lvlText w:val="."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4635" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="721F50D2"/>
+  <w:abstractNum w:abstractNumId="69" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7C523C25"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="AB5A4D74"/>
-    <w:styleLink w:val="WWNum11"/>
+    <w:tmpl w:val="0BFE6B92"/>
+    <w:styleLink w:val="WWNum212"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="70" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7F2336F8"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0AD605F0"/>
+    <w:styleLink w:val="WWNum81"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
       <w:numFmt w:val="japaneseCounting"/>
-      <w:lvlText w:val="%1、"/>
-[...2 lines deleted...]
-        <w:ind w:left="1035" w:hanging="720"/>
+      <w:lvlText w:val="%1．"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="japaneseCounting"/>
-[...7 lines deleted...]
-      </w:rPr>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="960" w:hanging="480"/>
+      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-[...3 lines deleted...]
-        <w:ind w:left="1755" w:hanging="480"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%4."/>
-[...2 lines deleted...]
-        <w:ind w:left="2235" w:hanging="480"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1920" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
-      <w:lvlText w:val="%5、"/>
-[...2 lines deleted...]
-        <w:ind w:left="2715" w:hanging="480"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2400" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="%6."/>
+      <w:lvlText w:val="."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="3195" w:hanging="480"/>
+        <w:ind w:left="2880" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%7."/>
-[...2 lines deleted...]
-        <w:ind w:left="3675" w:hanging="480"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
-      <w:lvlText w:val="%8、"/>
-[...2 lines deleted...]
-        <w:ind w:left="4155" w:hanging="480"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="%9."/>
+      <w:lvlText w:val="."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4635" w:hanging="480"/>
+        <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15">
-[...183 lines deleted...]
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1428042608">
+    <w:abstractNumId w:val="61"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1966155851">
+    <w:abstractNumId w:val="68"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="88821593">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1411468121">
+    <w:abstractNumId w:val="56"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1817070075">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1078215921">
+    <w:abstractNumId w:val="53"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="712536912">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1985967802">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1228761658">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="512498961">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1687171526">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="2065131691">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="1516307484">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="85805434">
+    <w:abstractNumId w:val="51"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="370425780">
+    <w:abstractNumId w:val="70"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1654026093">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="1382942934">
+    <w:abstractNumId w:val="62"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="612521985">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="2111974356">
+    <w:abstractNumId w:val="65"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="2010137259">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="700980053">
+    <w:abstractNumId w:val="57"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="431366469">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="1774476956">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="456026102">
+    <w:abstractNumId w:val="49"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="2023777450">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="1707869471">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="1781414760">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="403069558">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="1050570957">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="1579048774">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="31" w16cid:durableId="2038584597">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="32" w16cid:durableId="1374379703">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="33" w16cid:durableId="117603315">
+    <w:abstractNumId w:val="52"/>
+  </w:num>
+  <w:num w:numId="34" w16cid:durableId="617688907">
+    <w:abstractNumId w:val="58"/>
+  </w:num>
+  <w:num w:numId="35" w16cid:durableId="2102021727">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="36" w16cid:durableId="1828352893">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="37" w16cid:durableId="1477797666">
+    <w:abstractNumId w:val="55"/>
+  </w:num>
+  <w:num w:numId="38" w16cid:durableId="1288010192">
+    <w:abstractNumId w:val="50"/>
+  </w:num>
+  <w:num w:numId="39" w16cid:durableId="1961455540">
+    <w:abstractNumId w:val="64"/>
+  </w:num>
+  <w:num w:numId="40" w16cid:durableId="305353608">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="41" w16cid:durableId="1731150281">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="42" w16cid:durableId="470095063">
+    <w:abstractNumId w:val="69"/>
+  </w:num>
+  <w:num w:numId="43" w16cid:durableId="1599486210">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="44" w16cid:durableId="615992235">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="45" w16cid:durableId="1291402053">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="46" w16cid:durableId="932711576">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="2">
-    <w:abstractNumId w:val="9"/>
+  <w:num w:numId="47" w16cid:durableId="477382379">
+    <w:abstractNumId w:val="45"/>
   </w:num>
-  <w:num w:numId="3">
-    <w:abstractNumId w:val="11"/>
+  <w:num w:numId="48" w16cid:durableId="729233761">
+    <w:abstractNumId w:val="59"/>
   </w:num>
-  <w:num w:numId="4">
-    <w:abstractNumId w:val="12"/>
+  <w:num w:numId="49" w16cid:durableId="57942568">
+    <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="5">
-    <w:abstractNumId w:val="1"/>
+  <w:num w:numId="50" w16cid:durableId="1660111501">
+    <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="51" w16cid:durableId="1921213477">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="52" w16cid:durableId="2010790670">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="53" w16cid:durableId="108009411">
+    <w:abstractNumId w:val="48"/>
+  </w:num>
+  <w:num w:numId="54" w16cid:durableId="1803305874">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="55" w16cid:durableId="1483616748">
+    <w:abstractNumId w:val="67"/>
+  </w:num>
+  <w:num w:numId="56" w16cid:durableId="2012833715">
+    <w:abstractNumId w:val="60"/>
+  </w:num>
+  <w:num w:numId="57" w16cid:durableId="104421043">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="7">
-    <w:abstractNumId w:val="8"/>
+  <w:num w:numId="58" w16cid:durableId="1718552170">
+    <w:abstractNumId w:val="41"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="59" w16cid:durableId="1227642750">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="60" w16cid:durableId="479005827">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="61" w16cid:durableId="574703243">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="62" w16cid:durableId="873465465">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="63" w16cid:durableId="697970295">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="64" w16cid:durableId="1455245283">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="65" w16cid:durableId="1757285846">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="10">
-    <w:abstractNumId w:val="16"/>
+  <w:num w:numId="66" w16cid:durableId="776680864">
+    <w:abstractNumId w:val="66"/>
   </w:num>
-  <w:num w:numId="11">
-    <w:abstractNumId w:val="3"/>
+  <w:num w:numId="67" w16cid:durableId="679235249">
+    <w:abstractNumId w:val="63"/>
   </w:num>
-  <w:num w:numId="12">
-[...14 lines deleted...]
-  <w:num w:numId="17">
+  <w:num w:numId="68" w16cid:durableId="702097338">
     <w:abstractNumId w:val="15"/>
   </w:num>
+  <w:num w:numId="69" w16cid:durableId="668675402">
+    <w:abstractNumId w:val="54"/>
+  </w:num>
+  <w:num w:numId="70" w16cid:durableId="790906630">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="71" w16cid:durableId="2050909829">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:numIdMacAtCleanup w:val="71"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
-  <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="0"/>
-[...4 lines deleted...]
-  <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="131078" w:nlCheck="1" w:checkStyle="1"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:defaultTabStop w:val="720"/>
-[...13 lines deleted...]
-  </w:endnotePr>
+  <w:defaultTabStop w:val="480"/>
+  <w:drawingGridHorizontalSpacing w:val="120"/>
+  <w:displayHorizontalDrawingGridEvery w:val="0"/>
+  <w:displayVerticalDrawingGridEvery w:val="2"/>
+  <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:compat>
+    <w:spaceForUL/>
+    <w:balanceSingleByteDoubleByteWidth/>
+    <w:doNotLeaveBackslashAlone/>
+    <w:ulTrailSpace/>
+    <w:doNotExpandShiftReturn/>
+    <w:adjustLineHeightInTable/>
     <w:useFELayout/>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00BF425F"/>
-[...1283 lines deleted...]
-    <w:rsid w:val="7FC3C0E8"/>
+    <w:rsidRoot w:val="007E0D44"/>
+    <w:rsid w:val="001355F5"/>
+    <w:rsid w:val="00161CE7"/>
+    <w:rsid w:val="00195DB4"/>
+    <w:rsid w:val="003E0338"/>
+    <w:rsid w:val="005A2625"/>
+    <w:rsid w:val="005A56E8"/>
+    <w:rsid w:val="007371AD"/>
+    <w:rsid w:val="007E0D44"/>
+    <w:rsid w:val="007E342E"/>
+    <w:rsid w:val="00935C00"/>
+    <w:rsid w:val="00971628"/>
+    <w:rsid w:val="00A51456"/>
+    <w:rsid w:val="00C025D8"/>
+    <w:rsid w:val="00D22196"/>
+    <w:rsid w:val="00DF09B7"/>
+    <w:rsid w:val="00E14CBB"/>
+    <w:rsid w:val="00EC5BE6"/>
+    <w:rsid w:val="00EC638C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
+  <w:themeFontLang w:val="en-US" w:eastAsia="zh-TW"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="1C0FD37A"/>
+  <w14:docId w14:val="399BF3E6"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{D75FE566-D64C-4560-ADD9-8A5261DCE48A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:widowControl w:val="0"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...144 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="0"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="0"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="a">
+  <w:style w:type="paragraph" w:default="1" w:styleId="a0">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-  </w:style>
-  <w:style w:type="paragraph" w:styleId="10">
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="1">
     <w:name w:val="heading 1"/>
-    <w:basedOn w:val="a"/>
-    <w:next w:val="a"/>
+    <w:basedOn w:val="a0"/>
+    <w:next w:val="a0"/>
+    <w:link w:val="10"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
+    <w:rsid w:val="007E0D44"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="480" w:after="120"/>
+      <w:spacing w:before="480" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="2">
+  <w:style w:type="paragraph" w:styleId="20">
     <w:name w:val="heading 2"/>
-    <w:basedOn w:val="a"/>
-    <w:next w:val="a"/>
+    <w:basedOn w:val="a0"/>
+    <w:next w:val="a0"/>
+    <w:link w:val="21"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="007E0D44"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="a0"/>
+    <w:next w:val="a0"/>
+    <w:link w:val="30"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="007E0D44"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="40"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="40">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="a0"/>
+    <w:next w:val="a0"/>
+    <w:link w:val="41"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="007E0D44"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="360" w:after="80"/>
-      <w:outlineLvl w:val="1"/>
+      <w:spacing w:before="160" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...1 lines deleted...]
-      <w:szCs w:val="36"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="3">
-[...2 lines deleted...]
-    <w:next w:val="a"/>
+  <w:style w:type="paragraph" w:styleId="5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="a0"/>
+    <w:next w:val="a0"/>
+    <w:link w:val="50"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="007E0D44"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="280" w:after="80"/>
-      <w:outlineLvl w:val="2"/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...1 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="4">
-[...2 lines deleted...]
-    <w:next w:val="a"/>
+  <w:style w:type="paragraph" w:styleId="6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="a0"/>
+    <w:next w:val="a0"/>
+    <w:link w:val="60"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="007E0D44"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="240" w:after="40"/>
-      <w:outlineLvl w:val="3"/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="5">
-[...2 lines deleted...]
-    <w:next w:val="a"/>
+  <w:style w:type="paragraph" w:styleId="7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="a0"/>
+    <w:next w:val="a0"/>
+    <w:link w:val="70"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="007E0D44"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="220" w:after="40"/>
-      <w:outlineLvl w:val="4"/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:ind w:leftChars="100" w:left="100"/>
+      <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...1 lines deleted...]
-      <w:szCs w:val="22"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="6">
-[...2 lines deleted...]
-    <w:next w:val="a"/>
+  <w:style w:type="paragraph" w:styleId="8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="a0"/>
+    <w:next w:val="a0"/>
+    <w:link w:val="80"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="007E0D44"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200" w:after="40"/>
-      <w:outlineLvl w:val="5"/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:ind w:leftChars="200" w:left="200"/>
+      <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...1 lines deleted...]
-      <w:szCs w:val="20"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="a0">
+  <w:style w:type="paragraph" w:styleId="9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="a0"/>
+    <w:next w:val="a0"/>
+    <w:link w:val="90"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="007E0D44"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:ind w:leftChars="300" w:left="300"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="a1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="a1">
+  <w:style w:type="table" w:default="1" w:styleId="a2">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="a2">
+  <w:style w:type="numbering" w:default="1" w:styleId="a3">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a3">
-[...9 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="10">
+    <w:name w:val="標題 1 字元"/>
+    <w:basedOn w:val="a1"/>
+    <w:link w:val="1"/>
+    <w:rsid w:val="007E0D44"/>
     <w:rPr>
-      <w:b/>
-[...18 lines deleted...]
-      <w:color w:val="666666"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a5">
+  <w:style w:type="character" w:customStyle="1" w:styleId="21">
+    <w:name w:val="標題 2 字元"/>
+    <w:basedOn w:val="a1"/>
+    <w:link w:val="20"/>
+    <w:rsid w:val="007E0D44"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="30">
+    <w:name w:val="標題 3 字元"/>
+    <w:basedOn w:val="a1"/>
+    <w:link w:val="3"/>
+    <w:rsid w:val="007E0D44"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="41">
+    <w:name w:val="標題 4 字元"/>
+    <w:basedOn w:val="a1"/>
+    <w:link w:val="40"/>
+    <w:rsid w:val="007E0D44"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="50">
+    <w:name w:val="標題 5 字元"/>
+    <w:basedOn w:val="a1"/>
+    <w:link w:val="5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007E0D44"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="60">
+    <w:name w:val="標題 6 字元"/>
+    <w:basedOn w:val="a1"/>
+    <w:link w:val="6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007E0D44"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="70">
+    <w:name w:val="標題 7 字元"/>
+    <w:basedOn w:val="a1"/>
+    <w:link w:val="7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007E0D44"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="80">
+    <w:name w:val="標題 8 字元"/>
+    <w:basedOn w:val="a1"/>
+    <w:link w:val="8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007E0D44"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="90">
+    <w:name w:val="標題 9 字元"/>
+    <w:basedOn w:val="a1"/>
+    <w:link w:val="9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007E0D44"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a4">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="a0"/>
+    <w:next w:val="a0"/>
+    <w:link w:val="a5"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="007E0D44"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a5">
+    <w:name w:val="標題 字元"/>
+    <w:basedOn w:val="a1"/>
+    <w:link w:val="a4"/>
+    <w:rsid w:val="007E0D44"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a6">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="a0"/>
+    <w:next w:val="a0"/>
+    <w:link w:val="a7"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="007E0D44"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a7">
+    <w:name w:val="副標題 字元"/>
+    <w:basedOn w:val="a1"/>
+    <w:link w:val="a6"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="007E0D44"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a8">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="a0"/>
+    <w:next w:val="a0"/>
+    <w:link w:val="a9"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="007E0D44"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a9">
+    <w:name w:val="引文 字元"/>
+    <w:basedOn w:val="a1"/>
+    <w:link w:val="a8"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="007E0D44"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="aa">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="a0"/>
+    <w:qFormat/>
+    <w:rsid w:val="007E0D44"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="ab">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="007E0D44"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ac">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="a0"/>
+    <w:next w:val="a0"/>
+    <w:link w:val="ad"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="007E0D44"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ad">
+    <w:name w:val="鮮明引文 字元"/>
+    <w:basedOn w:val="a1"/>
+    <w:link w:val="ac"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="007E0D44"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="ae">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="007E0D44"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="13">
+    <w:name w:val="無清單1"/>
+    <w:next w:val="a3"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00EC5BE6"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="af">
     <w:name w:val="header"/>
-    <w:basedOn w:val="a"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00EC2570"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="af0"/>
+    <w:rsid w:val="00EC5BE6"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
       <w:snapToGrid w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="3"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="a6">
+  <w:style w:type="character" w:customStyle="1" w:styleId="af0">
     <w:name w:val="頁首 字元"/>
-    <w:basedOn w:val="a0"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00EC2570"/>
+    <w:basedOn w:val="a1"/>
+    <w:link w:val="af"/>
+    <w:rsid w:val="00EC5BE6"/>
     <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="3"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a7">
+  <w:style w:type="paragraph" w:styleId="af1">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="a"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00EC2570"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="af2"/>
+    <w:rsid w:val="00EC5BE6"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
       <w:snapToGrid w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="3"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="a8">
+  <w:style w:type="character" w:customStyle="1" w:styleId="af2">
     <w:name w:val="頁尾 字元"/>
-    <w:basedOn w:val="a0"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00EC2570"/>
+    <w:basedOn w:val="a1"/>
+    <w:link w:val="af1"/>
+    <w:rsid w:val="00EC5BE6"/>
     <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="3"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Standard">
-[...1 lines deleted...]
-    <w:rsid w:val="00EC2570"/>
+  <w:style w:type="character" w:styleId="af3">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="a1"/>
+    <w:rsid w:val="00EC5BE6"/>
+    <w:rPr>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="af4">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="af5"/>
+    <w:rsid w:val="00EC5BE6"/>
     <w:pPr>
       <w:suppressAutoHyphens/>
       <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="新細明體" w:cs="F"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="3"/>
       <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a9">
-[...3 lines deleted...]
-    <w:rsid w:val="00EC2570"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="af5">
+    <w:name w:val="註解文字 字元"/>
+    <w:basedOn w:val="a1"/>
+    <w:link w:val="af4"/>
+    <w:rsid w:val="00EC5BE6"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="3"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="af6">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="af7"/>
+    <w:rsid w:val="00EC5BE6"/>
     <w:pPr>
-      <w:ind w:left="480"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
-  </w:style>
-[...4 lines deleted...]
-    <w:rsid w:val="00EC2570"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="af7">
+    <w:name w:val="註解方塊文字 字元"/>
+    <w:basedOn w:val="a1"/>
+    <w:link w:val="af6"/>
+    <w:rsid w:val="00EC5BE6"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="af8">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="af9"/>
+    <w:rsid w:val="00EC5BE6"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:snapToGrid w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="af9">
+    <w:name w:val="註腳文字 字元"/>
+    <w:basedOn w:val="a1"/>
+    <w:link w:val="af8"/>
+    <w:rsid w:val="00EC5BE6"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="afa">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="a1"/>
+    <w:rsid w:val="00EC5BE6"/>
+    <w:rPr>
+      <w:position w:val="0"/>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="afb">
+    <w:name w:val="Date"/>
+    <w:basedOn w:val="a0"/>
+    <w:next w:val="a0"/>
+    <w:link w:val="afc"/>
+    <w:rsid w:val="00EC5BE6"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="right"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="3"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="afc">
+    <w:name w:val="日期 字元"/>
+    <w:basedOn w:val="a1"/>
+    <w:link w:val="afb"/>
+    <w:rsid w:val="00EC5BE6"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="3"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="14">
+    <w:name w:val="toc 1"/>
+    <w:basedOn w:val="a0"/>
+    <w:next w:val="a0"/>
+    <w:autoRedefine/>
+    <w:rsid w:val="00EC5BE6"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="left" w:pos="1546"/>
+        <w:tab w:val="right" w:leader="dot" w:pos="9628"/>
       </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
       <w:snapToGrid w:val="0"/>
-      <w:spacing w:line="480" w:lineRule="exact"/>
-[...1 lines deleted...]
-      <w:jc w:val="both"/>
+      <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+      <w:ind w:left="708" w:hanging="708"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+      <w:color w:val="FF0000"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="afd">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="a1"/>
+    <w:rsid w:val="00EC5BE6"/>
+    <w:rPr>
+      <w:color w:val="0563C1"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="afe">
+    <w:name w:val="Placeholder Text"/>
+    <w:basedOn w:val="a1"/>
+    <w:rsid w:val="00EC5BE6"/>
+    <w:rPr>
+      <w:color w:val="808080"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="013">
+    <w:name w:val="013"/>
+    <w:basedOn w:val="a0"/>
+    <w:rsid w:val="00EC5BE6"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="100" w:after="100" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="新細明體" w:eastAsia="新細明體" w:hAnsi="新細明體" w:cs="新細明體"/>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="aff">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="af4"/>
+    <w:next w:val="af4"/>
+    <w:link w:val="aff0"/>
+    <w:rsid w:val="00EC5BE6"/>
+    <w:rPr>
       <w:b/>
       <w:bCs/>
-      <w:spacing w:val="20"/>
-[...1 lines deleted...]
-      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="ab">
-[...2 lines deleted...]
-    <w:rsid w:val="00EC2570"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="aff0">
+    <w:name w:val="註解主旨 字元"/>
+    <w:basedOn w:val="af5"/>
+    <w:link w:val="aff"/>
+    <w:rsid w:val="00EC5BE6"/>
     <w:rPr>
-      <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
-      <w:spacing w:val="20"/>
       <w:kern w:val="3"/>
-      <w:sz w:val="28"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="ac">
-[...19 lines deleted...]
-    <w:rsid w:val="00BA75F1"/>
+  <w:style w:type="paragraph" w:styleId="aff1">
+    <w:name w:val="No Spacing"/>
+    <w:rsid w:val="00EC5BE6"/>
     <w:pPr>
-      <w:keepNext/>
-      <w:spacing w:before="240" w:after="120"/>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Liberation Sans" w:eastAsia="微軟正黑體" w:hAnsi="Liberation Sans" w:cs="Lucida Sans"/>
-[...1 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="新細明體" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:kern w:val="3"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Textbody">
-[...2 lines deleted...]
-    <w:rsid w:val="00BA75F1"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Standard">
+    <w:name w:val="Standard"/>
+    <w:rsid w:val="00EC5BE6"/>
     <w:pPr>
-      <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
-  </w:style>
-[...3 lines deleted...]
-    <w:rsid w:val="00BA75F1"/>
     <w:rPr>
-      <w:rFonts w:cs="Lucida Sans"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="新細明體" w:hAnsi="Calibri" w:cs="F"/>
+      <w:kern w:val="3"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ae">
+  <w:style w:type="paragraph" w:styleId="aff2">
     <w:name w:val="caption"/>
     <w:basedOn w:val="Standard"/>
-    <w:rsid w:val="00BA75F1"/>
+    <w:rsid w:val="00EC5BE6"/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Lucida Sans"/>
       <w:i/>
       <w:iCs/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Index">
-[...2 lines deleted...]
-    <w:rsid w:val="00BA75F1"/>
+  <w:style w:type="paragraph" w:styleId="aff3">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="aff4"/>
+    <w:rsid w:val="00EC5BE6"/>
     <w:pPr>
-      <w:suppressLineNumbers/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Lucida Sans"/>
+      <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
-[...1 lines deleted...]
-    <w:rsid w:val="00BA75F1"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="aff4">
+    <w:name w:val="本文 字元"/>
+    <w:basedOn w:val="a1"/>
+    <w:link w:val="aff3"/>
+    <w:rsid w:val="00EC5BE6"/>
+    <w:rPr>
+      <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="HTML">
+    <w:name w:val="HTML Preformatted"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="HTML0"/>
+    <w:rsid w:val="00EC5BE6"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="916"/>
+        <w:tab w:val="left" w:pos="1832"/>
+        <w:tab w:val="left" w:pos="2748"/>
+        <w:tab w:val="left" w:pos="3664"/>
+        <w:tab w:val="left" w:pos="4580"/>
+        <w:tab w:val="left" w:pos="5496"/>
+        <w:tab w:val="left" w:pos="6412"/>
+        <w:tab w:val="left" w:pos="7328"/>
+        <w:tab w:val="left" w:pos="8244"/>
+        <w:tab w:val="left" w:pos="9160"/>
+        <w:tab w:val="left" w:pos="10076"/>
+        <w:tab w:val="left" w:pos="10992"/>
+        <w:tab w:val="left" w:pos="11908"/>
+        <w:tab w:val="left" w:pos="12824"/>
+        <w:tab w:val="left" w:pos="13740"/>
+        <w:tab w:val="left" w:pos="14656"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="300" w:lineRule="atLeast"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="細明體" w:eastAsia="細明體" w:hAnsi="細明體" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HTML0">
+    <w:name w:val="HTML 預設格式 字元"/>
+    <w:basedOn w:val="a1"/>
+    <w:link w:val="HTML"/>
+    <w:rsid w:val="00EC5BE6"/>
+    <w:rPr>
+      <w:rFonts w:ascii="細明體" w:eastAsia="細明體" w:hAnsi="細明體" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Standarduser">
+    <w:name w:val="Standard (user)"/>
+    <w:rsid w:val="00EC5BE6"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="新細明體" w:hAnsi="Calibri" w:cs="F"/>
+      <w:kern w:val="3"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Framecontents">
+    <w:name w:val="Frame contents"/>
+    <w:basedOn w:val="Standarduser"/>
+    <w:rsid w:val="00EC5BE6"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="aff5">
+    <w:name w:val="一、"/>
+    <w:basedOn w:val="Standard"/>
+    <w:rsid w:val="00EC5BE6"/>
+    <w:pPr>
+      <w:snapToGrid w:val="0"/>
+      <w:ind w:left="961" w:hanging="641"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="aff6">
+    <w:name w:val="一、框"/>
+    <w:basedOn w:val="Standard"/>
+    <w:rsid w:val="00EC5BE6"/>
+    <w:pPr>
+      <w:snapToGrid w:val="0"/>
+      <w:ind w:left="1599" w:hanging="318"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="aff7">
+    <w:name w:val="(一)"/>
+    <w:basedOn w:val="aa"/>
+    <w:rsid w:val="00EC5BE6"/>
     <w:pPr>
       <w:suppressAutoHyphens/>
       <w:autoSpaceDN w:val="0"/>
+      <w:snapToGrid w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="1758" w:hanging="958"/>
+      <w:contextualSpacing w:val="0"/>
+      <w:jc w:val="both"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="22">
+    <w:name w:val="(一)2"/>
+    <w:basedOn w:val="aff7"/>
+    <w:rsid w:val="00EC5BE6"/>
+    <w:pPr>
+      <w:ind w:left="1918" w:hanging="960"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="aff8">
+    <w:name w:val="(一)框"/>
+    <w:basedOn w:val="Standard"/>
+    <w:rsid w:val="00EC5BE6"/>
+    <w:pPr>
+      <w:ind w:left="1918" w:hanging="318"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="15">
+    <w:name w:val="1."/>
+    <w:basedOn w:val="Standard"/>
+    <w:rsid w:val="00EC5BE6"/>
+    <w:pPr>
+      <w:snapToGrid w:val="0"/>
+      <w:spacing w:line="240" w:lineRule="atLeast"/>
+      <w:ind w:left="2240" w:hanging="320"/>
+      <w:jc w:val="both"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
+    <w:name w:val="Default"/>
+    <w:rsid w:val="00EC5BE6"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="af">
-[...11 lines deleted...]
-    <w:name w:val="註解方塊文字 字元"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="aff9">
+    <w:name w:val="說明"/>
     <w:basedOn w:val="a0"/>
-    <w:link w:val="af"/>
-[...51 lines deleted...]
-    <w:rsid w:val="00BA75F1"/>
+    <w:rsid w:val="00EC5BE6"/>
     <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="1650"/>
+      </w:tabs>
       <w:suppressAutoHyphens/>
       <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="340" w:lineRule="exact"/>
+      <w:ind w:left="400" w:hanging="400"/>
+      <w:jc w:val="both"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="新細明體" w:cs="F"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="3"/>
-      <w:szCs w:val="22"/>
+      <w:sz w:val="22"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Framecontents">
-[...5 lines deleted...]
-    <w:name w:val="annotation reference"/>
+  <w:style w:type="paragraph" w:styleId="23">
+    <w:name w:val="toc 2"/>
     <w:basedOn w:val="a0"/>
-    <w:rsid w:val="00BA75F1"/>
-[...97 lines deleted...]
-    <w:rsid w:val="00BA75F1"/>
+    <w:next w:val="a0"/>
+    <w:autoRedefine/>
+    <w:rsid w:val="00EC5BE6"/>
     <w:pPr>
-      <w:numPr>
-[...122 lines deleted...]
-    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="9628"/>
+      </w:tabs>
       <w:suppressAutoHyphens/>
       <w:autoSpaceDN w:val="0"/>
-      <w:jc w:val="center"/>
+      <w:spacing w:after="0" w:line="600" w:lineRule="exact"/>
+      <w:ind w:left="960" w:right="480" w:hanging="480"/>
+      <w:jc w:val="both"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-      <w:b/>
       <w:bCs/>
-      <w:color w:val="FF0000"/>
       <w:kern w:val="3"/>
       <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="af7">
-    <w:name w:val="註釋標題 字元"/>
+  <w:style w:type="paragraph" w:styleId="31">
+    <w:name w:val="toc 3"/>
     <w:basedOn w:val="a0"/>
-    <w:link w:val="af6"/>
-[...17 lines deleted...]
-    <w:rsid w:val="00BA75F1"/>
+    <w:next w:val="a0"/>
+    <w:autoRedefine/>
+    <w:rsid w:val="00EC5BE6"/>
     <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="9736"/>
+      </w:tabs>
       <w:suppressAutoHyphens/>
       <w:autoSpaceDN w:val="0"/>
-      <w:ind w:leftChars="1800" w:left="100"/>
+      <w:spacing w:after="0" w:line="600" w:lineRule="exact"/>
+      <w:ind w:left="960" w:right="480"/>
+      <w:jc w:val="both"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-      <w:b/>
-[...1 lines deleted...]
-      <w:color w:val="FF0000"/>
       <w:kern w:val="3"/>
       <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="af9">
-    <w:name w:val="結語 字元"/>
+  <w:style w:type="paragraph" w:styleId="42">
+    <w:name w:val="toc 4"/>
     <w:basedOn w:val="a0"/>
-    <w:link w:val="af8"/>
-[...497 lines deleted...]
-    <w:rsid w:val="00EC2570"/>
+    <w:next w:val="a0"/>
+    <w:autoRedefine/>
+    <w:rsid w:val="00EC5BE6"/>
     <w:pPr>
       <w:suppressAutoHyphens/>
       <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="1440"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="新細明體" w:cs="F"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="3"/>
       <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a9">
-[...3 lines deleted...]
-    <w:rsid w:val="00EC2570"/>
+  <w:style w:type="paragraph" w:styleId="51">
+    <w:name w:val="toc 5"/>
+    <w:basedOn w:val="a0"/>
+    <w:next w:val="a0"/>
+    <w:autoRedefine/>
+    <w:rsid w:val="00EC5BE6"/>
     <w:pPr>
-      <w:ind w:left="480"/>
-[...14 lines deleted...]
-      <w:jc w:val="both"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="1920"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
-[...4 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="3"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="ab">
-[...2 lines deleted...]
-    <w:rsid w:val="00EC2570"/>
+  <w:style w:type="paragraph" w:styleId="61">
+    <w:name w:val="toc 6"/>
+    <w:basedOn w:val="a0"/>
+    <w:next w:val="a0"/>
+    <w:autoRedefine/>
+    <w:rsid w:val="00EC5BE6"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="2400"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-      <w:spacing w:val="20"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="3"/>
-      <w:sz w:val="28"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="ac">
-    <w:name w:val="Table Grid"/>
+  <w:style w:type="paragraph" w:styleId="71">
+    <w:name w:val="toc 7"/>
+    <w:basedOn w:val="a0"/>
+    <w:next w:val="a0"/>
+    <w:autoRedefine/>
+    <w:rsid w:val="00EC5BE6"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="2880"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="3"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="81">
+    <w:name w:val="toc 8"/>
+    <w:basedOn w:val="a0"/>
+    <w:next w:val="a0"/>
+    <w:autoRedefine/>
+    <w:rsid w:val="00EC5BE6"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="3360"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="3"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="91">
+    <w:name w:val="toc 9"/>
+    <w:basedOn w:val="a0"/>
+    <w:next w:val="a0"/>
+    <w:autoRedefine/>
+    <w:rsid w:val="00EC5BE6"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="3840"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="3"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="16">
+    <w:name w:val="未解析的提及1"/>
     <w:basedOn w:val="a1"/>
-    <w:uiPriority w:val="39"/>
-[...10 lines deleted...]
-    </w:tblPr>
+    <w:rsid w:val="00EC5BE6"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="affa">
+    <w:name w:val="table of figures"/>
+    <w:basedOn w:val="a0"/>
+    <w:next w:val="a0"/>
+    <w:rsid w:val="00EC5BE6"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="400" w:hanging="200"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="3"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading">
     <w:name w:val="Heading"/>
     <w:basedOn w:val="Standard"/>
     <w:next w:val="Textbody"/>
-    <w:rsid w:val="00BA75F1"/>
+    <w:rsid w:val="00EC5BE6"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Liberation Sans" w:eastAsia="微軟正黑體" w:hAnsi="Liberation Sans" w:cs="Lucida Sans"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Textbody">
     <w:name w:val="Text body"/>
     <w:basedOn w:val="Standard"/>
-    <w:rsid w:val="00BA75F1"/>
+    <w:rsid w:val="00EC5BE6"/>
     <w:pPr>
       <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ad">
+  <w:style w:type="paragraph" w:styleId="affb">
     <w:name w:val="List"/>
     <w:basedOn w:val="Textbody"/>
-    <w:rsid w:val="00BA75F1"/>
+    <w:rsid w:val="00EC5BE6"/>
     <w:rPr>
       <w:rFonts w:cs="Lucida Sans"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ae">
-[...13 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Index">
     <w:name w:val="Index"/>
     <w:basedOn w:val="Standard"/>
-    <w:rsid w:val="00BA75F1"/>
+    <w:rsid w:val="00EC5BE6"/>
     <w:pPr>
       <w:suppressLineNumbers/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Lucida Sans"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
-[...103 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ListLabel1">
     <w:name w:val="ListLabel 1"/>
-    <w:rsid w:val="00BA75F1"/>
+    <w:rsid w:val="00EC5BE6"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="28"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ListLabel2">
     <w:name w:val="ListLabel 2"/>
-    <w:rsid w:val="00BA75F1"/>
+    <w:rsid w:val="00EC5BE6"/>
     <w:rPr>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ListLabel3">
     <w:name w:val="ListLabel 3"/>
-    <w:rsid w:val="00BA75F1"/>
+    <w:rsid w:val="00EC5BE6"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="32"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ListLabel4">
     <w:name w:val="ListLabel 4"/>
-    <w:rsid w:val="00BA75F1"/>
+    <w:rsid w:val="00EC5BE6"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="32"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ListLabel5">
     <w:name w:val="ListLabel 5"/>
-    <w:rsid w:val="00BA75F1"/>
+    <w:rsid w:val="00EC5BE6"/>
     <w:rPr>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ListLabel6">
     <w:name w:val="ListLabel 6"/>
-    <w:rsid w:val="00BA75F1"/>
+    <w:rsid w:val="00EC5BE6"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="32"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ListLabel7">
     <w:name w:val="ListLabel 7"/>
-    <w:rsid w:val="00BA75F1"/>
+    <w:rsid w:val="00EC5BE6"/>
     <w:rPr>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ListLabel8">
     <w:name w:val="ListLabel 8"/>
-    <w:rsid w:val="00BA75F1"/>
+    <w:rsid w:val="00EC5BE6"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:color w:val="auto"/>
       <w:sz w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ListLabel9">
     <w:name w:val="ListLabel 9"/>
-    <w:rsid w:val="00BA75F1"/>
+    <w:rsid w:val="00EC5BE6"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="32"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ListLabel10">
     <w:name w:val="ListLabel 10"/>
-    <w:rsid w:val="00BA75F1"/>
+    <w:rsid w:val="00EC5BE6"/>
     <w:rPr>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ListLabel11">
     <w:name w:val="ListLabel 11"/>
-    <w:rsid w:val="00BA75F1"/>
+    <w:rsid w:val="00EC5BE6"/>
     <w:rPr>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="numbering" w:customStyle="1" w:styleId="1">
-[...2 lines deleted...]
-    <w:rsid w:val="00BA75F1"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
+    <w:name w:val="Table Paragraph"/>
+    <w:basedOn w:val="a0"/>
+    <w:rsid w:val="00EC5BE6"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun" w:cs="SimSun"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Textbodyuser">
+    <w:name w:val="Text body (user)"/>
+    <w:basedOn w:val="Standarduser"/>
+    <w:rsid w:val="00EC5BE6"/>
+    <w:pPr>
+      <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="affc">
+    <w:name w:val="Revision"/>
+    <w:rsid w:val="00EC5BE6"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="新細明體" w:hAnsi="Calibri" w:cs="F"/>
+      <w:kern w:val="3"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="affd">
+    <w:name w:val="一、 字元"/>
+    <w:basedOn w:val="a1"/>
+    <w:rsid w:val="00EC5BE6"/>
+    <w:rPr>
+      <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ListLabel12">
+    <w:name w:val="ListLabel 12"/>
+    <w:rsid w:val="00EC5BE6"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="標楷體"/>
+      <w:color w:val="auto"/>
+      <w:sz w:val="32"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ListLabel13">
+    <w:name w:val="ListLabel 13"/>
+    <w:rsid w:val="00EC5BE6"/>
+    <w:rPr>
+      <w:sz w:val="32"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ListLabel14">
+    <w:name w:val="ListLabel 14"/>
+    <w:rsid w:val="00EC5BE6"/>
+    <w:rPr>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ListLabel15">
+    <w:name w:val="ListLabel 15"/>
+    <w:rsid w:val="00EC5BE6"/>
+    <w:rPr>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ListLabel16">
+    <w:name w:val="ListLabel 16"/>
+    <w:rsid w:val="00EC5BE6"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="標楷體"/>
+      <w:color w:val="auto"/>
+      <w:sz w:val="32"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ListLabel17">
+    <w:name w:val="ListLabel 17"/>
+    <w:rsid w:val="00EC5BE6"/>
+    <w:rPr>
+      <w:sz w:val="32"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ListLabel18">
+    <w:name w:val="ListLabel 18"/>
+    <w:rsid w:val="00EC5BE6"/>
+    <w:rPr>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ListLabel19">
+    <w:name w:val="ListLabel 19"/>
+    <w:rsid w:val="00EC5BE6"/>
+    <w:rPr>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ListLabel20">
+    <w:name w:val="ListLabel 20"/>
+    <w:rsid w:val="00EC5BE6"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="標楷體" w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ListLabel21">
+    <w:name w:val="ListLabel 21"/>
+    <w:rsid w:val="00EC5BE6"/>
+    <w:rPr>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ListLabel22">
+    <w:name w:val="ListLabel 22"/>
+    <w:rsid w:val="00EC5BE6"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="標楷體"/>
+      <w:b w:val="0"/>
+      <w:sz w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ListLabel23">
+    <w:name w:val="ListLabel 23"/>
+    <w:rsid w:val="00EC5BE6"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="標楷體"/>
+      <w:sz w:val="32"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ListLabel24">
+    <w:name w:val="ListLabel 24"/>
+    <w:rsid w:val="00EC5BE6"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="標楷體"/>
+      <w:b w:val="0"/>
+      <w:sz w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ListLabel25">
+    <w:name w:val="ListLabel 25"/>
+    <w:rsid w:val="00EC5BE6"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="標楷體"/>
+      <w:sz w:val="32"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ListLabel26">
+    <w:name w:val="ListLabel 26"/>
+    <w:rsid w:val="00EC5BE6"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="新細明體"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="affe">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="a1"/>
+    <w:rsid w:val="00EC5BE6"/>
+    <w:rPr>
+      <w:color w:val="954F72"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3-1">
+    <w:name w:val="3-1.表標題"/>
+    <w:next w:val="a0"/>
+    <w:rsid w:val="00EC5BE6"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:snapToGrid w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="afff">
+    <w:name w:val="TOC Heading"/>
+    <w:basedOn w:val="1"/>
+    <w:next w:val="a0"/>
+    <w:rsid w:val="00EC5BE6"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="240" w:after="0" w:line="251" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="2F5496"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Web">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="a0"/>
+    <w:rsid w:val="00EC5BE6"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="3"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="afff0">
+    <w:name w:val="未解析的提及項目"/>
+    <w:basedOn w:val="a1"/>
+    <w:rsid w:val="00EC5BE6"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="24">
+    <w:name w:val="未解析的提及2"/>
+    <w:basedOn w:val="a1"/>
+    <w:rsid w:val="00EC5BE6"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="afff1">
+    <w:name w:val="endnote text"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="afff2"/>
+    <w:rsid w:val="00EC5BE6"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:snapToGrid w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="3"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="afff2">
+    <w:name w:val="章節附註文字 字元"/>
+    <w:basedOn w:val="a1"/>
+    <w:link w:val="afff1"/>
+    <w:rsid w:val="00EC5BE6"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="3"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="afff3">
+    <w:name w:val="endnote reference"/>
+    <w:basedOn w:val="a1"/>
+    <w:rsid w:val="00EC5BE6"/>
+    <w:rPr>
+      <w:position w:val="0"/>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="afff4">
+    <w:name w:val="附件說明"/>
+    <w:autoRedefine/>
+    <w:rsid w:val="00EC5BE6"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:snapToGrid w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="57" w:right="57"/>
+      <w:jc w:val="both"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="3"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="a">
+    <w:name w:val="附件說明條列"/>
+    <w:autoRedefine/>
+    <w:rsid w:val="00EC5BE6"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="70"/>
+      </w:numPr>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:snapToGrid w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:right="24"/>
+      <w:jc w:val="both"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="3"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum1">
+    <w:name w:val="WWNum1"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00EC5BE6"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum4">
+    <w:name w:val="WWNum4"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00EC5BE6"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="2"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum5">
+    <w:name w:val="WWNum5"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00EC5BE6"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="3"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum1">
-[...2 lines deleted...]
-    <w:rsid w:val="00BA75F1"/>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum6">
+    <w:name w:val="WWNum6"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00EC5BE6"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="4"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum2">
-[...2 lines deleted...]
-    <w:rsid w:val="00BA75F1"/>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum7">
+    <w:name w:val="WWNum7"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00EC5BE6"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="5"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum3">
-[...2 lines deleted...]
-    <w:rsid w:val="00BA75F1"/>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum8">
+    <w:name w:val="WWNum8"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00EC5BE6"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="6"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum4">
-[...2 lines deleted...]
-    <w:rsid w:val="00BA75F1"/>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum9">
+    <w:name w:val="WWNum9"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00EC5BE6"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="7"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum5">
-[...2 lines deleted...]
-    <w:rsid w:val="00BA75F1"/>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum12">
+    <w:name w:val="WWNum12"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00EC5BE6"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="8"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum6">
-[...2 lines deleted...]
-    <w:rsid w:val="00BA75F1"/>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum21">
+    <w:name w:val="WWNum21"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00EC5BE6"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="9"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum7">
-[...2 lines deleted...]
-    <w:rsid w:val="00BA75F1"/>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum31">
+    <w:name w:val="WWNum31"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00EC5BE6"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="10"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum8">
-[...2 lines deleted...]
-    <w:rsid w:val="00BA75F1"/>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum41">
+    <w:name w:val="WWNum41"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00EC5BE6"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="11"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum9">
-[...2 lines deleted...]
-    <w:rsid w:val="00BA75F1"/>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum51">
+    <w:name w:val="WWNum51"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00EC5BE6"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="12"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum10">
-[...2 lines deleted...]
-    <w:rsid w:val="00BA75F1"/>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum61">
+    <w:name w:val="WWNum61"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00EC5BE6"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="13"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum11">
-[...2 lines deleted...]
-    <w:rsid w:val="00BA75F1"/>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum71">
+    <w:name w:val="WWNum71"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00EC5BE6"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="14"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="af6">
-[...6 lines deleted...]
-    <w:rsid w:val="00BA75F1"/>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum81">
+    <w:name w:val="WWNum81"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00EC5BE6"/>
     <w:pPr>
-      <w:suppressAutoHyphens/>
-[...2 lines deleted...]
-      <w:textAlignment w:val="baseline"/>
+      <w:numPr>
+        <w:numId w:val="15"/>
+      </w:numPr>
     </w:pPr>
-    <w:rPr>
-[...29 lines deleted...]
-    <w:rsid w:val="00BA75F1"/>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum91">
+    <w:name w:val="WWNum91"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00EC5BE6"/>
     <w:pPr>
-      <w:suppressAutoHyphens/>
-[...2 lines deleted...]
-      <w:textAlignment w:val="baseline"/>
+      <w:numPr>
+        <w:numId w:val="16"/>
+      </w:numPr>
     </w:pPr>
-    <w:rPr>
-[...29 lines deleted...]
-    <w:rsid w:val="00BA75F1"/>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum121">
+    <w:name w:val="WWNum121"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00EC5BE6"/>
     <w:pPr>
-      <w:autoSpaceDE w:val="0"/>
-      <w:autoSpaceDN w:val="0"/>
+      <w:numPr>
+        <w:numId w:val="17"/>
+      </w:numPr>
     </w:pPr>
-    <w:rPr>
-[...18 lines deleted...]
-    <w:rsid w:val="00BA75F1"/>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum211">
+    <w:name w:val="WWNum211"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00EC5BE6"/>
     <w:pPr>
-      <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-      <w:ind w:left="7"/>
+      <w:numPr>
+        <w:numId w:val="18"/>
+      </w:numPr>
     </w:pPr>
-    <w:rPr>
-[...18 lines deleted...]
-    <w:rsid w:val="00585FCD"/>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum311">
+    <w:name w:val="WWNum311"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00EC5BE6"/>
     <w:pPr>
-      <w:widowControl/>
-      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+      <w:numPr>
+        <w:numId w:val="19"/>
+      </w:numPr>
     </w:pPr>
-    <w:rPr>
-[...15 lines deleted...]
-    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum42">
+    <w:name w:val="WWNum42"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00EC5BE6"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="20"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum52">
+    <w:name w:val="WWNum52"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00EC5BE6"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="21"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum62">
+    <w:name w:val="WWNum62"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00EC5BE6"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="22"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum72">
+    <w:name w:val="WWNum72"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00EC5BE6"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="23"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum82">
+    <w:name w:val="WWNum82"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00EC5BE6"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="24"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum92">
+    <w:name w:val="WWNum92"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00EC5BE6"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="25"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="11">
+    <w:name w:val="無清單11"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00EC5BE6"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="26"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="2">
+    <w:name w:val="無清單2"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00EC5BE6"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="27"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum11">
+    <w:name w:val="WWNum11"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00EC5BE6"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="28"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum2">
+    <w:name w:val="WWNum2"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00EC5BE6"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="29"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum3">
+    <w:name w:val="WWNum3"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00EC5BE6"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="30"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum43">
+    <w:name w:val="WWNum43"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00EC5BE6"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="31"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum53">
+    <w:name w:val="WWNum53"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00EC5BE6"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="32"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum63">
+    <w:name w:val="WWNum63"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00EC5BE6"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="33"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum73">
+    <w:name w:val="WWNum73"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00EC5BE6"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="34"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum83">
+    <w:name w:val="WWNum83"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00EC5BE6"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="35"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum93">
+    <w:name w:val="WWNum93"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00EC5BE6"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="36"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum10">
+    <w:name w:val="WWNum10"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00EC5BE6"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="37"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum111">
+    <w:name w:val="WWNum111"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00EC5BE6"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="38"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="111">
+    <w:name w:val="無清單111"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00EC5BE6"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="39"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum511">
+    <w:name w:val="WWNum511"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00EC5BE6"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="40"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum122">
+    <w:name w:val="WWNum122"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00EC5BE6"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="41"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum212">
+    <w:name w:val="WWNum212"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00EC5BE6"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="42"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum312">
+    <w:name w:val="WWNum312"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00EC5BE6"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="43"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="12">
+    <w:name w:val="無清單12"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00EC5BE6"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="44"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum13">
+    <w:name w:val="WWNum13"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00EC5BE6"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="45"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum22">
+    <w:name w:val="WWNum22"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00EC5BE6"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="46"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum32">
+    <w:name w:val="WWNum32"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00EC5BE6"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="47"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum44">
+    <w:name w:val="WWNum44"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00EC5BE6"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="48"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum54">
+    <w:name w:val="WWNum54"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00EC5BE6"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="49"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum64">
+    <w:name w:val="WWNum64"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00EC5BE6"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="50"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum74">
+    <w:name w:val="WWNum74"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00EC5BE6"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="51"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum84">
+    <w:name w:val="WWNum84"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00EC5BE6"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="52"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum94">
+    <w:name w:val="WWNum94"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00EC5BE6"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="53"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum101">
+    <w:name w:val="WWNum101"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00EC5BE6"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="54"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum112">
+    <w:name w:val="WWNum112"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00EC5BE6"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="55"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum131">
+    <w:name w:val="WWNum131"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00EC5BE6"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="56"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum14">
+    <w:name w:val="WWNum14"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00EC5BE6"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="57"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum15">
+    <w:name w:val="WWNum15"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00EC5BE6"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="58"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum16">
+    <w:name w:val="WWNum16"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00EC5BE6"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="59"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum17">
+    <w:name w:val="WWNum17"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00EC5BE6"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="60"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum18">
+    <w:name w:val="WWNum18"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00EC5BE6"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="61"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum19">
+    <w:name w:val="WWNum19"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00EC5BE6"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="62"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum20">
+    <w:name w:val="WWNum20"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00EC5BE6"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="63"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum221">
+    <w:name w:val="WWNum221"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00EC5BE6"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="64"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum23">
+    <w:name w:val="WWNum23"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00EC5BE6"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="65"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum24">
+    <w:name w:val="WWNum24"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00EC5BE6"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="66"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum25">
+    <w:name w:val="WWNum25"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00EC5BE6"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="67"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum26">
+    <w:name w:val="WWNum26"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00EC5BE6"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="68"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="4">
+    <w:name w:val="無清單4"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00EC5BE6"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="69"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="LFO4">
+    <w:name w:val="LFO4"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00EC5BE6"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="70"/>
+      </w:numPr>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
-[...42 lines deleted...]
-  </w:divs>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 佈景主題">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="100000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
-                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...38 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...294 lines deleted...]
-</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>5</Pages>
-[...1 lines deleted...]
-  <Characters>3002</Characters>
+  <Pages>1</Pages>
+  <Words>92</Words>
+  <Characters>531</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>25</Lines>
-  <Paragraphs>7</Paragraphs>
+  <Lines>4</Lines>
+  <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3521</CharactersWithSpaces>
+  <CharactersWithSpaces>622</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>ASUS</dc:creator>
+  <dc:creator>張詠晴</dc:creator>
   <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...6 lines deleted...]
-</file>