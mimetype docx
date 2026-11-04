--- v1 (2026-09-17)
+++ v2 (2026-11-04)
@@ -1,3791 +1,3615 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="5B18FDE2" w14:textId="77777777" w:rsidR="00EC5BE6" w:rsidRPr="00971628" w:rsidRDefault="00EC5BE6" w:rsidP="00EC5BE6">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:kern w:val="3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk225409284"/>
       <w:r w:rsidRPr="00971628">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:kern w:val="3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>申請變更農田水利設施計畫書</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5242" w:type="pct"/>
         <w:tblInd w:w="-292" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="10" w:type="dxa"/>
           <w:right w:w="10" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2459"/>
         <w:gridCol w:w="2919"/>
         <w:gridCol w:w="2186"/>
         <w:gridCol w:w="2637"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00EC5BE6" w:rsidRPr="00EC5BE6" w14:paraId="2227834E" w14:textId="77777777" w:rsidTr="006847A0">
+      <w:tr w:rsidR="006E795A" w:rsidRPr="006E795A" w14:paraId="2227834E" w14:textId="77777777" w:rsidTr="006847A0">
         <w:trPr>
           <w:trHeight w:val="839"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2459" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="double" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="68D0BD56" w14:textId="77777777" w:rsidR="00EC5BE6" w:rsidRPr="00EC5BE6" w:rsidRDefault="00EC5BE6" w:rsidP="00EC5BE6">
+          <w:p w14:paraId="68D0BD56" w14:textId="77777777" w:rsidR="00EC5BE6" w:rsidRPr="006E795A" w:rsidRDefault="00EC5BE6" w:rsidP="00EC5BE6">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
               <w:ind w:left="47" w:right="52"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC5BE6">
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="006E795A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>申請編號</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2919" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2AFC7E36" w14:textId="77777777" w:rsidR="00EC5BE6" w:rsidRPr="00EC5BE6" w:rsidRDefault="00EC5BE6" w:rsidP="00EC5BE6">
+          <w:p w14:paraId="2AFC7E36" w14:textId="77777777" w:rsidR="00EC5BE6" w:rsidRPr="006E795A" w:rsidRDefault="00EC5BE6" w:rsidP="00EC5BE6">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2186" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="33829BA9" w14:textId="0A5B7E80" w:rsidR="00EC5BE6" w:rsidRPr="00EC5BE6" w:rsidRDefault="00971628" w:rsidP="00EC5BE6">
+          <w:p w14:paraId="33829BA9" w14:textId="0A5B7E80" w:rsidR="00EC5BE6" w:rsidRPr="006E795A" w:rsidRDefault="00971628" w:rsidP="00EC5BE6">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
               <w:ind w:left="795" w:right="175" w:hanging="600"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="006E795A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
-                <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>桃園</w:t>
             </w:r>
-            <w:r w:rsidR="00EC5BE6" w:rsidRPr="00EC5BE6">
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidR="00EC5BE6" w:rsidRPr="006E795A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>管理處</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2637" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="349A6528" w14:textId="77777777" w:rsidR="00EC5BE6" w:rsidRPr="00EC5BE6" w:rsidRDefault="00EC5BE6" w:rsidP="00EC5BE6">
+          <w:p w14:paraId="349A6528" w14:textId="77777777" w:rsidR="00EC5BE6" w:rsidRPr="006E795A" w:rsidRDefault="00EC5BE6" w:rsidP="00EC5BE6">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00971628">
-[...2 lines deleted...]
-                <w:color w:val="FF0000"/>
+            <w:r w:rsidRPr="006E795A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>○○</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EC5BE6">
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="006E795A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>工作站</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC5BE6" w:rsidRPr="00EC5BE6" w14:paraId="4216D603" w14:textId="77777777" w:rsidTr="006847A0">
+      <w:tr w:rsidR="006E795A" w:rsidRPr="006E795A" w14:paraId="4216D603" w14:textId="77777777" w:rsidTr="006847A0">
         <w:trPr>
           <w:trHeight w:val="839"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2459" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="double" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="60E4FDA8" w14:textId="77777777" w:rsidR="00EC5BE6" w:rsidRPr="00EC5BE6" w:rsidRDefault="00EC5BE6" w:rsidP="00EC5BE6">
+          <w:p w14:paraId="60E4FDA8" w14:textId="77777777" w:rsidR="00EC5BE6" w:rsidRPr="006E795A" w:rsidRDefault="00EC5BE6" w:rsidP="00EC5BE6">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
               <w:ind w:left="47" w:right="52"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC5BE6">
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="006E795A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>申請人姓名</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4BE40A52" w14:textId="77777777" w:rsidR="00EC5BE6" w:rsidRPr="00EC5BE6" w:rsidRDefault="00EC5BE6" w:rsidP="00EC5BE6">
+          <w:p w14:paraId="4BE40A52" w14:textId="77777777" w:rsidR="00EC5BE6" w:rsidRPr="006E795A" w:rsidRDefault="00EC5BE6" w:rsidP="00EC5BE6">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
               <w:ind w:left="47" w:right="52"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC5BE6">
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="006E795A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>（或法人名稱）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2919" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="066CC209" w14:textId="77777777" w:rsidR="00EC5BE6" w:rsidRPr="00EC5BE6" w:rsidRDefault="00EC5BE6" w:rsidP="00EC5BE6">
+          <w:p w14:paraId="066CC209" w14:textId="77777777" w:rsidR="00EC5BE6" w:rsidRPr="006E795A" w:rsidRDefault="00EC5BE6" w:rsidP="00EC5BE6">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2186" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="155C895F" w14:textId="77777777" w:rsidR="00EC5BE6" w:rsidRPr="00EC5BE6" w:rsidRDefault="00EC5BE6" w:rsidP="00EC5BE6">
+          <w:p w14:paraId="155C895F" w14:textId="77777777" w:rsidR="00EC5BE6" w:rsidRPr="006E795A" w:rsidRDefault="00EC5BE6" w:rsidP="00EC5BE6">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
               <w:ind w:left="795" w:right="175" w:hanging="600"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun" w:cs="SimSun"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00EC5BE6">
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="006E795A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>代表人</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00EC5BE6">
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="006E795A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00EC5BE6">
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="006E795A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>負責人姓名</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2637" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1A0EBA89" w14:textId="77777777" w:rsidR="00EC5BE6" w:rsidRPr="00EC5BE6" w:rsidRDefault="00EC5BE6" w:rsidP="00EC5BE6">
+          <w:p w14:paraId="1A0EBA89" w14:textId="77777777" w:rsidR="00EC5BE6" w:rsidRPr="006E795A" w:rsidRDefault="00EC5BE6" w:rsidP="00EC5BE6">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC5BE6" w:rsidRPr="00EC5BE6" w14:paraId="63789C98" w14:textId="77777777" w:rsidTr="006847A0">
+      <w:tr w:rsidR="006E795A" w:rsidRPr="006E795A" w14:paraId="63789C98" w14:textId="77777777" w:rsidTr="006847A0">
         <w:trPr>
           <w:trHeight w:val="1216"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2459" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="double" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="011D0C6E" w14:textId="77777777" w:rsidR="00EC5BE6" w:rsidRPr="00EC5BE6" w:rsidRDefault="00EC5BE6" w:rsidP="00EC5BE6">
+          <w:p w14:paraId="011D0C6E" w14:textId="77777777" w:rsidR="00EC5BE6" w:rsidRPr="006E795A" w:rsidRDefault="00EC5BE6" w:rsidP="00EC5BE6">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
               <w:ind w:left="64" w:right="70"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun" w:cs="SimSun"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC5BE6">
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="006E795A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-1"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>國民身分證統一編號或其他身分</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EC5BE6">
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="006E795A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>證明文件字號（或營業人統一編號）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2919" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="52729B8C" w14:textId="77777777" w:rsidR="00EC5BE6" w:rsidRPr="00EC5BE6" w:rsidRDefault="00EC5BE6" w:rsidP="00EC5BE6">
+          <w:p w14:paraId="52729B8C" w14:textId="77777777" w:rsidR="00EC5BE6" w:rsidRPr="006E795A" w:rsidRDefault="00EC5BE6" w:rsidP="00EC5BE6">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2186" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="11C61D8F" w14:textId="77777777" w:rsidR="00EC5BE6" w:rsidRPr="00EC5BE6" w:rsidRDefault="00EC5BE6" w:rsidP="00EC5BE6">
+          <w:p w14:paraId="11C61D8F" w14:textId="77777777" w:rsidR="00EC5BE6" w:rsidRPr="006E795A" w:rsidRDefault="00EC5BE6" w:rsidP="00EC5BE6">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
               <w:ind w:left="94" w:right="72" w:firstLine="69"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun" w:cs="SimSun"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC5BE6">
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="006E795A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>代表人</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EC5BE6">
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="006E795A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EC5BE6">
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="006E795A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>負責人</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EC5BE6">
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="006E795A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-1"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>國民身分證統一編號或其他身分</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EC5BE6">
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="006E795A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>證明文件字號</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2637" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7868B1C4" w14:textId="77777777" w:rsidR="00EC5BE6" w:rsidRPr="00EC5BE6" w:rsidRDefault="00EC5BE6" w:rsidP="00EC5BE6">
+          <w:p w14:paraId="7868B1C4" w14:textId="77777777" w:rsidR="00EC5BE6" w:rsidRPr="006E795A" w:rsidRDefault="00EC5BE6" w:rsidP="00EC5BE6">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC5BE6" w:rsidRPr="00EC5BE6" w14:paraId="7D16CC06" w14:textId="77777777" w:rsidTr="006847A0">
+      <w:tr w:rsidR="006E795A" w:rsidRPr="006E795A" w14:paraId="7D16CC06" w14:textId="77777777" w:rsidTr="006847A0">
         <w:trPr>
           <w:trHeight w:val="70"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2459" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="double" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="251C5EBE" w14:textId="77777777" w:rsidR="00EC5BE6" w:rsidRPr="00EC5BE6" w:rsidRDefault="00EC5BE6" w:rsidP="00EC5BE6">
+          <w:p w14:paraId="251C5EBE" w14:textId="77777777" w:rsidR="00EC5BE6" w:rsidRPr="006E795A" w:rsidRDefault="00EC5BE6" w:rsidP="00EC5BE6">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
               <w:ind w:left="64" w:right="70"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun" w:cs="SimSun"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC5BE6">
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="006E795A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>聯絡電話</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2919" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4C6B6B9A" w14:textId="77777777" w:rsidR="00EC5BE6" w:rsidRPr="00EC5BE6" w:rsidRDefault="00EC5BE6" w:rsidP="00EC5BE6">
+          <w:p w14:paraId="4C6B6B9A" w14:textId="77777777" w:rsidR="00EC5BE6" w:rsidRPr="006E795A" w:rsidRDefault="00EC5BE6" w:rsidP="00EC5BE6">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="en-US"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2186" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="500BBED9" w14:textId="77777777" w:rsidR="00EC5BE6" w:rsidRPr="00EC5BE6" w:rsidRDefault="00EC5BE6" w:rsidP="00EC5BE6">
+          <w:p w14:paraId="500BBED9" w14:textId="77777777" w:rsidR="00EC5BE6" w:rsidRPr="006E795A" w:rsidRDefault="00EC5BE6" w:rsidP="00EC5BE6">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
               <w:ind w:left="94" w:right="72" w:firstLine="69"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun" w:cs="SimSun"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC5BE6">
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="006E795A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>行動電話</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2637" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6DA564BE" w14:textId="77777777" w:rsidR="00EC5BE6" w:rsidRPr="00EC5BE6" w:rsidRDefault="00EC5BE6" w:rsidP="00EC5BE6">
+          <w:p w14:paraId="6DA564BE" w14:textId="77777777" w:rsidR="00EC5BE6" w:rsidRPr="006E795A" w:rsidRDefault="00EC5BE6" w:rsidP="00EC5BE6">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC5BE6" w:rsidRPr="00EC5BE6" w14:paraId="3046D454" w14:textId="77777777" w:rsidTr="006847A0">
+      <w:tr w:rsidR="006E795A" w:rsidRPr="006E795A" w14:paraId="3046D454" w14:textId="77777777" w:rsidTr="006847A0">
         <w:trPr>
           <w:trHeight w:val="535"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2459" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="double" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6E9DFDE2" w14:textId="77777777" w:rsidR="00EC5BE6" w:rsidRPr="00EC5BE6" w:rsidRDefault="00EC5BE6" w:rsidP="00EC5BE6">
+          <w:p w14:paraId="6E9DFDE2" w14:textId="77777777" w:rsidR="00EC5BE6" w:rsidRPr="006E795A" w:rsidRDefault="00EC5BE6" w:rsidP="00EC5BE6">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
               <w:ind w:left="47" w:right="52"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC5BE6">
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="006E795A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>戶籍地址</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7742" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3E21C31C" w14:textId="202858E7" w:rsidR="00EC5BE6" w:rsidRPr="00EC5BE6" w:rsidRDefault="00971628" w:rsidP="00EC5BE6">
+          <w:p w14:paraId="3E21C31C" w14:textId="202858E7" w:rsidR="00EC5BE6" w:rsidRPr="006E795A" w:rsidRDefault="00971628" w:rsidP="00EC5BE6">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1315"/>
                 <w:tab w:val="left" w:pos="2496"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00971628">
-[...2 lines deleted...]
-                <w:color w:val="FF0000"/>
+            <w:r w:rsidRPr="006E795A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>○○</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EC5BE6">
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="006E795A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>縣市</w:t>
             </w:r>
-            <w:r w:rsidRPr="00971628">
-[...2 lines deleted...]
-                <w:color w:val="FF0000"/>
+            <w:r w:rsidRPr="006E795A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>○○</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EC5BE6">
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="006E795A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>鄉鎮市區</w:t>
             </w:r>
-            <w:r w:rsidRPr="00971628">
-[...2 lines deleted...]
-                <w:color w:val="FF0000"/>
+            <w:r w:rsidRPr="006E795A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>○○</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EC5BE6">
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="006E795A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>村里</w:t>
             </w:r>
-            <w:r w:rsidRPr="00971628">
-[...2 lines deleted...]
-                <w:color w:val="FF0000"/>
+            <w:r w:rsidRPr="006E795A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>00</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EC5BE6">
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="006E795A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>鄰</w:t>
             </w:r>
-            <w:r w:rsidRPr="00971628">
-[...2 lines deleted...]
-                <w:color w:val="FF0000"/>
+            <w:r w:rsidRPr="006E795A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>○○</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EC5BE6">
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="006E795A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>路街</w:t>
             </w:r>
-            <w:r w:rsidRPr="00971628">
-[...2 lines deleted...]
-                <w:color w:val="FF0000"/>
+            <w:r w:rsidRPr="006E795A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>○</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EC5BE6">
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="006E795A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>段</w:t>
             </w:r>
-            <w:r w:rsidRPr="00971628">
-[...2 lines deleted...]
-                <w:color w:val="FF0000"/>
+            <w:r w:rsidRPr="006E795A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>00</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EC5BE6">
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="006E795A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>巷</w:t>
             </w:r>
-            <w:r w:rsidRPr="00971628">
-[...2 lines deleted...]
-                <w:color w:val="FF0000"/>
+            <w:r w:rsidRPr="006E795A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>00</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EC5BE6">
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="006E795A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>弄</w:t>
             </w:r>
-            <w:r w:rsidRPr="00971628">
-[...2 lines deleted...]
-                <w:color w:val="FF0000"/>
+            <w:r w:rsidRPr="006E795A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>00</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EC5BE6">
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="006E795A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>號</w:t>
             </w:r>
-            <w:r w:rsidRPr="00971628">
-[...2 lines deleted...]
-                <w:color w:val="FF0000"/>
+            <w:r w:rsidRPr="006E795A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>00</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EC5BE6">
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="006E795A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>樓</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC5BE6" w:rsidRPr="00EC5BE6" w14:paraId="2644F4D3" w14:textId="77777777" w:rsidTr="006847A0">
+      <w:tr w:rsidR="006E795A" w:rsidRPr="006E795A" w14:paraId="2644F4D3" w14:textId="77777777" w:rsidTr="006847A0">
         <w:trPr>
           <w:trHeight w:val="713"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2459" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="double" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="284C551C" w14:textId="77777777" w:rsidR="00EC5BE6" w:rsidRPr="00EC5BE6" w:rsidRDefault="00EC5BE6" w:rsidP="00EC5BE6">
+          <w:p w14:paraId="284C551C" w14:textId="77777777" w:rsidR="00EC5BE6" w:rsidRPr="006E795A" w:rsidRDefault="00EC5BE6" w:rsidP="00EC5BE6">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
               <w:ind w:left="47" w:right="52"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC5BE6">
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="006E795A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>聯絡地址</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7742" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1369EEAA" w14:textId="77777777" w:rsidR="00EC5BE6" w:rsidRPr="00EC5BE6" w:rsidRDefault="00EC5BE6" w:rsidP="00EC5BE6">
+          <w:p w14:paraId="1369EEAA" w14:textId="77777777" w:rsidR="00EC5BE6" w:rsidRPr="006E795A" w:rsidRDefault="00EC5BE6" w:rsidP="00EC5BE6">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1315"/>
                 <w:tab w:val="left" w:pos="2496"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun" w:cs="SimSun"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC5BE6">
+            <w:r w:rsidRPr="006E795A">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
-                <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EC5BE6">
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="006E795A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>同上</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="61F59AEA" w14:textId="36D7013D" w:rsidR="00EC5BE6" w:rsidRPr="00EC5BE6" w:rsidRDefault="00971628" w:rsidP="00EC5BE6">
+          <w:p w14:paraId="61F59AEA" w14:textId="36D7013D" w:rsidR="00EC5BE6" w:rsidRPr="006E795A" w:rsidRDefault="00971628" w:rsidP="00EC5BE6">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1315"/>
                 <w:tab w:val="left" w:pos="2496"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun" w:cs="SimSun"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00971628">
-[...2 lines deleted...]
-                <w:color w:val="FF0000"/>
+            <w:r w:rsidRPr="006E795A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>○○</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EC5BE6">
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="006E795A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>縣市</w:t>
             </w:r>
-            <w:r w:rsidRPr="00971628">
-[...2 lines deleted...]
-                <w:color w:val="FF0000"/>
+            <w:r w:rsidRPr="006E795A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>○○</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EC5BE6">
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="006E795A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>鄉鎮市區</w:t>
             </w:r>
-            <w:r w:rsidRPr="00971628">
-[...2 lines deleted...]
-                <w:color w:val="FF0000"/>
+            <w:r w:rsidRPr="006E795A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>○○</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EC5BE6">
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="006E795A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>村里</w:t>
             </w:r>
-            <w:r w:rsidRPr="00971628">
-[...2 lines deleted...]
-                <w:color w:val="FF0000"/>
+            <w:r w:rsidRPr="006E795A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>00</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EC5BE6">
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="006E795A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>鄰</w:t>
             </w:r>
-            <w:r w:rsidRPr="00971628">
-[...2 lines deleted...]
-                <w:color w:val="FF0000"/>
+            <w:r w:rsidRPr="006E795A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>○○</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EC5BE6">
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="006E795A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>路街</w:t>
             </w:r>
-            <w:r w:rsidRPr="00971628">
-[...2 lines deleted...]
-                <w:color w:val="FF0000"/>
+            <w:r w:rsidRPr="006E795A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>○</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EC5BE6">
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="006E795A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>段</w:t>
             </w:r>
-            <w:r w:rsidRPr="00971628">
-[...2 lines deleted...]
-                <w:color w:val="FF0000"/>
+            <w:r w:rsidRPr="006E795A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>00</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EC5BE6">
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="006E795A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>巷</w:t>
             </w:r>
-            <w:r w:rsidRPr="00971628">
-[...2 lines deleted...]
-                <w:color w:val="FF0000"/>
+            <w:r w:rsidRPr="006E795A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>00</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EC5BE6">
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="006E795A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>弄</w:t>
             </w:r>
-            <w:r w:rsidRPr="00971628">
-[...2 lines deleted...]
-                <w:color w:val="FF0000"/>
+            <w:r w:rsidRPr="006E795A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>00</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EC5BE6">
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="006E795A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>號</w:t>
             </w:r>
-            <w:r w:rsidRPr="00971628">
-[...2 lines deleted...]
-                <w:color w:val="FF0000"/>
+            <w:r w:rsidRPr="006E795A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>00</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EC5BE6">
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="006E795A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>樓</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC5BE6" w:rsidRPr="00EC5BE6" w14:paraId="119D67F7" w14:textId="77777777" w:rsidTr="006847A0">
+      <w:tr w:rsidR="006E795A" w:rsidRPr="006E795A" w14:paraId="119D67F7" w14:textId="77777777" w:rsidTr="006847A0">
         <w:trPr>
           <w:trHeight w:val="501"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2459" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="double" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3E71191F" w14:textId="77777777" w:rsidR="00EC5BE6" w:rsidRPr="00EC5BE6" w:rsidRDefault="00EC5BE6" w:rsidP="00EC5BE6">
+          <w:p w14:paraId="3E71191F" w14:textId="77777777" w:rsidR="00EC5BE6" w:rsidRPr="006E795A" w:rsidRDefault="00EC5BE6" w:rsidP="00EC5BE6">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
               <w:ind w:left="47" w:right="52"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC5BE6">
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="006E795A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>代理人姓名</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2919" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="13DD8545" w14:textId="77777777" w:rsidR="00EC5BE6" w:rsidRPr="00EC5BE6" w:rsidRDefault="00EC5BE6" w:rsidP="00EC5BE6">
+          <w:p w14:paraId="13DD8545" w14:textId="77777777" w:rsidR="00EC5BE6" w:rsidRPr="006E795A" w:rsidRDefault="00EC5BE6" w:rsidP="00EC5BE6">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2186" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="344E54BA" w14:textId="77777777" w:rsidR="00EC5BE6" w:rsidRPr="00EC5BE6" w:rsidRDefault="00EC5BE6" w:rsidP="00EC5BE6">
+          <w:p w14:paraId="344E54BA" w14:textId="77777777" w:rsidR="00EC5BE6" w:rsidRPr="006E795A" w:rsidRDefault="00EC5BE6" w:rsidP="00EC5BE6">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
               <w:ind w:left="47" w:right="52"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun" w:cs="SimSun"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC5BE6">
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="006E795A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-1"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>國民身分證統一編號</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2637" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3C1520F0" w14:textId="77777777" w:rsidR="00EC5BE6" w:rsidRPr="00EC5BE6" w:rsidRDefault="00EC5BE6" w:rsidP="00EC5BE6">
+          <w:p w14:paraId="3C1520F0" w14:textId="77777777" w:rsidR="00EC5BE6" w:rsidRPr="006E795A" w:rsidRDefault="00EC5BE6" w:rsidP="00EC5BE6">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC5BE6" w:rsidRPr="00EC5BE6" w14:paraId="2C8B1CCF" w14:textId="77777777" w:rsidTr="006847A0">
+      <w:tr w:rsidR="006E795A" w:rsidRPr="006E795A" w14:paraId="2C8B1CCF" w14:textId="77777777" w:rsidTr="006847A0">
         <w:trPr>
           <w:trHeight w:val="353"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2459" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="double" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5EAA1ADD" w14:textId="77777777" w:rsidR="00EC5BE6" w:rsidRPr="00EC5BE6" w:rsidRDefault="00EC5BE6" w:rsidP="00EC5BE6">
+          <w:p w14:paraId="5EAA1ADD" w14:textId="77777777" w:rsidR="00EC5BE6" w:rsidRPr="006E795A" w:rsidRDefault="00EC5BE6" w:rsidP="00EC5BE6">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
               <w:ind w:left="47" w:right="52"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun" w:cs="SimSun"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC5BE6">
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="006E795A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>聯絡電話</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2919" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3ED5699A" w14:textId="77777777" w:rsidR="00EC5BE6" w:rsidRPr="00EC5BE6" w:rsidRDefault="00EC5BE6" w:rsidP="00EC5BE6">
+          <w:p w14:paraId="3ED5699A" w14:textId="77777777" w:rsidR="00EC5BE6" w:rsidRPr="006E795A" w:rsidRDefault="00EC5BE6" w:rsidP="00EC5BE6">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2186" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1C410034" w14:textId="77777777" w:rsidR="00EC5BE6" w:rsidRPr="00EC5BE6" w:rsidRDefault="00EC5BE6" w:rsidP="00EC5BE6">
+          <w:p w14:paraId="1C410034" w14:textId="77777777" w:rsidR="00EC5BE6" w:rsidRPr="006E795A" w:rsidRDefault="00EC5BE6" w:rsidP="00EC5BE6">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
               <w:ind w:left="47" w:right="52"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun" w:cs="SimSun"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC5BE6">
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="006E795A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>行動電話</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2637" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="04B19AC5" w14:textId="77777777" w:rsidR="00EC5BE6" w:rsidRPr="00EC5BE6" w:rsidRDefault="00EC5BE6" w:rsidP="00EC5BE6">
+          <w:p w14:paraId="04B19AC5" w14:textId="77777777" w:rsidR="00EC5BE6" w:rsidRPr="006E795A" w:rsidRDefault="00EC5BE6" w:rsidP="00EC5BE6">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC5BE6" w:rsidRPr="00EC5BE6" w14:paraId="79F3245C" w14:textId="77777777" w:rsidTr="006847A0">
+      <w:tr w:rsidR="006E795A" w:rsidRPr="006E795A" w14:paraId="79F3245C" w14:textId="77777777" w:rsidTr="006847A0">
         <w:trPr>
           <w:trHeight w:val="525"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2459" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="double" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6FDCEF3D" w14:textId="77777777" w:rsidR="00EC5BE6" w:rsidRPr="00EC5BE6" w:rsidRDefault="00EC5BE6" w:rsidP="00EC5BE6">
+          <w:p w14:paraId="6FDCEF3D" w14:textId="77777777" w:rsidR="00EC5BE6" w:rsidRPr="006E795A" w:rsidRDefault="00EC5BE6" w:rsidP="00EC5BE6">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
               <w:ind w:left="47" w:right="52"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun" w:cs="SimSun"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC5BE6">
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="006E795A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>戶籍地址</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7742" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="09D2E04A" w14:textId="3BA78A93" w:rsidR="00EC5BE6" w:rsidRPr="00EC5BE6" w:rsidRDefault="00971628" w:rsidP="00971628">
+          <w:p w14:paraId="09D2E04A" w14:textId="3BA78A93" w:rsidR="00EC5BE6" w:rsidRPr="006E795A" w:rsidRDefault="00971628" w:rsidP="00971628">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00971628">
-[...2 lines deleted...]
-                <w:color w:val="FF0000"/>
+            <w:r w:rsidRPr="006E795A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>○○</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EC5BE6">
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="006E795A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>縣市</w:t>
             </w:r>
-            <w:r w:rsidRPr="00971628">
-[...2 lines deleted...]
-                <w:color w:val="FF0000"/>
+            <w:r w:rsidRPr="006E795A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>○○</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EC5BE6">
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="006E795A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>鄉鎮市區</w:t>
             </w:r>
-            <w:r w:rsidRPr="00971628">
-[...2 lines deleted...]
-                <w:color w:val="FF0000"/>
+            <w:r w:rsidRPr="006E795A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>○○</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EC5BE6">
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="006E795A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>村里</w:t>
             </w:r>
-            <w:r w:rsidRPr="00971628">
-[...2 lines deleted...]
-                <w:color w:val="FF0000"/>
+            <w:r w:rsidRPr="006E795A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>00</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EC5BE6">
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="006E795A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>鄰</w:t>
             </w:r>
-            <w:r w:rsidRPr="00971628">
-[...2 lines deleted...]
-                <w:color w:val="FF0000"/>
+            <w:r w:rsidRPr="006E795A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>○○</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EC5BE6">
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="006E795A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>路街</w:t>
             </w:r>
-            <w:r w:rsidRPr="00971628">
-[...2 lines deleted...]
-                <w:color w:val="FF0000"/>
+            <w:r w:rsidRPr="006E795A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>○</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EC5BE6">
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="006E795A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>段</w:t>
             </w:r>
-            <w:r w:rsidRPr="00971628">
-[...2 lines deleted...]
-                <w:color w:val="FF0000"/>
+            <w:r w:rsidRPr="006E795A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>00</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EC5BE6">
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="006E795A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>巷</w:t>
             </w:r>
-            <w:r w:rsidRPr="00971628">
-[...2 lines deleted...]
-                <w:color w:val="FF0000"/>
+            <w:r w:rsidRPr="006E795A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>00</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EC5BE6">
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="006E795A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>弄</w:t>
             </w:r>
-            <w:r w:rsidRPr="00971628">
-[...2 lines deleted...]
-                <w:color w:val="FF0000"/>
+            <w:r w:rsidRPr="006E795A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>00</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EC5BE6">
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="006E795A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>號</w:t>
             </w:r>
-            <w:r w:rsidRPr="00971628">
-[...2 lines deleted...]
-                <w:color w:val="FF0000"/>
+            <w:r w:rsidRPr="006E795A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>00</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EC5BE6">
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="006E795A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>樓</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC5BE6" w:rsidRPr="00EC5BE6" w14:paraId="69B14DF0" w14:textId="77777777" w:rsidTr="006847A0">
+      <w:tr w:rsidR="006E795A" w:rsidRPr="006E795A" w14:paraId="69B14DF0" w14:textId="77777777" w:rsidTr="006847A0">
         <w:trPr>
           <w:trHeight w:val="575"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2459" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="double" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7FC6E770" w14:textId="77777777" w:rsidR="00EC5BE6" w:rsidRPr="00EC5BE6" w:rsidRDefault="00EC5BE6" w:rsidP="00EC5BE6">
+          <w:p w14:paraId="7FC6E770" w14:textId="77777777" w:rsidR="00EC5BE6" w:rsidRPr="006E795A" w:rsidRDefault="00EC5BE6" w:rsidP="00EC5BE6">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
               <w:ind w:left="47" w:right="52"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun" w:cs="SimSun"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC5BE6">
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="006E795A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>聯絡地址</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7742" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0CA9A402" w14:textId="77777777" w:rsidR="00EC5BE6" w:rsidRPr="00EC5BE6" w:rsidRDefault="00EC5BE6" w:rsidP="00EC5BE6">
+          <w:p w14:paraId="0CA9A402" w14:textId="77777777" w:rsidR="00EC5BE6" w:rsidRPr="006E795A" w:rsidRDefault="00EC5BE6" w:rsidP="00EC5BE6">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun" w:cs="SimSun"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC5BE6">
+            <w:r w:rsidRPr="006E795A">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
-                <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EC5BE6">
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="006E795A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>同上</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="63059EFD" w14:textId="206A40A6" w:rsidR="00EC5BE6" w:rsidRPr="00EC5BE6" w:rsidRDefault="00971628" w:rsidP="00EC5BE6">
+          <w:p w14:paraId="63059EFD" w14:textId="206A40A6" w:rsidR="00EC5BE6" w:rsidRPr="006E795A" w:rsidRDefault="00971628" w:rsidP="00EC5BE6">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun" w:cs="SimSun"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00971628">
-[...2 lines deleted...]
-                <w:color w:val="FF0000"/>
+            <w:r w:rsidRPr="006E795A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>○○</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EC5BE6">
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="006E795A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>縣市</w:t>
             </w:r>
-            <w:r w:rsidRPr="00971628">
-[...2 lines deleted...]
-                <w:color w:val="FF0000"/>
+            <w:r w:rsidRPr="006E795A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>○○</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EC5BE6">
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="006E795A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>鄉鎮市區</w:t>
             </w:r>
-            <w:r w:rsidRPr="00971628">
-[...2 lines deleted...]
-                <w:color w:val="FF0000"/>
+            <w:r w:rsidRPr="006E795A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>○○</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EC5BE6">
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="006E795A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>村里</w:t>
             </w:r>
-            <w:r w:rsidRPr="00971628">
-[...2 lines deleted...]
-                <w:color w:val="FF0000"/>
+            <w:r w:rsidRPr="006E795A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>00</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EC5BE6">
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="006E795A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>鄰</w:t>
             </w:r>
-            <w:r w:rsidRPr="00971628">
-[...2 lines deleted...]
-                <w:color w:val="FF0000"/>
+            <w:r w:rsidRPr="006E795A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>○○</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EC5BE6">
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="006E795A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>路街</w:t>
             </w:r>
-            <w:r w:rsidRPr="00971628">
-[...2 lines deleted...]
-                <w:color w:val="FF0000"/>
+            <w:r w:rsidRPr="006E795A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>○</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EC5BE6">
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="006E795A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>段</w:t>
             </w:r>
-            <w:r w:rsidRPr="00971628">
-[...2 lines deleted...]
-                <w:color w:val="FF0000"/>
+            <w:r w:rsidRPr="006E795A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>00</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EC5BE6">
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="006E795A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>巷</w:t>
             </w:r>
-            <w:r w:rsidRPr="00971628">
-[...2 lines deleted...]
-                <w:color w:val="FF0000"/>
+            <w:r w:rsidRPr="006E795A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>00</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EC5BE6">
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="006E795A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>弄</w:t>
             </w:r>
-            <w:r w:rsidRPr="00971628">
-[...2 lines deleted...]
-                <w:color w:val="FF0000"/>
+            <w:r w:rsidRPr="006E795A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>00</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EC5BE6">
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="006E795A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>號</w:t>
             </w:r>
-            <w:r w:rsidRPr="00971628">
-[...2 lines deleted...]
-                <w:color w:val="FF0000"/>
+            <w:r w:rsidRPr="006E795A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>00</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EC5BE6">
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="006E795A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>樓</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC5BE6" w:rsidRPr="00EC5BE6" w14:paraId="0A78D7B8" w14:textId="77777777" w:rsidTr="006847A0">
+      <w:tr w:rsidR="006E795A" w:rsidRPr="006E795A" w14:paraId="0A78D7B8" w14:textId="77777777" w:rsidTr="006847A0">
         <w:trPr>
           <w:trHeight w:val="728"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2459" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="double" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5207DDF5" w14:textId="77777777" w:rsidR="00EC5BE6" w:rsidRPr="00EC5BE6" w:rsidRDefault="00EC5BE6" w:rsidP="00EC5BE6">
+          <w:p w14:paraId="5207DDF5" w14:textId="77777777" w:rsidR="00EC5BE6" w:rsidRPr="006E795A" w:rsidRDefault="00EC5BE6" w:rsidP="00EC5BE6">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
               <w:ind w:left="47" w:right="52"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC5BE6">
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="006E795A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>申請目的</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2919" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="12DADDD1" w14:textId="77777777" w:rsidR="00EC5BE6" w:rsidRPr="00EC5BE6" w:rsidRDefault="00EC5BE6" w:rsidP="00EC5BE6">
+          <w:p w14:paraId="12DADDD1" w14:textId="77777777" w:rsidR="00EC5BE6" w:rsidRPr="006E795A" w:rsidRDefault="00EC5BE6" w:rsidP="00EC5BE6">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
               <w:ind w:left="28"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC5BE6">
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="006E795A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EC5BE6">
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="006E795A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>提高土地運用效益</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="717C5E49" w14:textId="77777777" w:rsidR="00EC5BE6" w:rsidRPr="00EC5BE6" w:rsidRDefault="00EC5BE6" w:rsidP="00EC5BE6">
+          <w:p w14:paraId="717C5E49" w14:textId="77777777" w:rsidR="00EC5BE6" w:rsidRPr="006E795A" w:rsidRDefault="00EC5BE6" w:rsidP="00EC5BE6">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
               <w:ind w:left="28"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC5BE6">
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="006E795A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EC5BE6">
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="006E795A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>增進公共利益</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4823" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4B39FBAC" w14:textId="77777777" w:rsidR="00EC5BE6" w:rsidRPr="00EC5BE6" w:rsidRDefault="00EC5BE6" w:rsidP="00EC5BE6">
+          <w:p w14:paraId="4B39FBAC" w14:textId="77777777" w:rsidR="00EC5BE6" w:rsidRPr="006E795A" w:rsidRDefault="00EC5BE6" w:rsidP="00EC5BE6">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
               <w:ind w:left="438"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC5BE6">
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="006E795A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00EC5BE6">
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="006E795A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>興辦公共建設</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC5BE6" w:rsidRPr="00EC5BE6" w14:paraId="234E36EF" w14:textId="77777777" w:rsidTr="006847A0">
+      <w:tr w:rsidR="006E795A" w:rsidRPr="006E795A" w14:paraId="234E36EF" w14:textId="77777777" w:rsidTr="006847A0">
         <w:trPr>
           <w:trHeight w:val="381"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2459" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="double" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="58F86657" w14:textId="77777777" w:rsidR="00EC5BE6" w:rsidRPr="00EC5BE6" w:rsidRDefault="00EC5BE6" w:rsidP="00EC5BE6">
+          <w:p w14:paraId="58F86657" w14:textId="77777777" w:rsidR="00EC5BE6" w:rsidRPr="006E795A" w:rsidRDefault="00EC5BE6" w:rsidP="00EC5BE6">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
               <w:ind w:left="47" w:right="52"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC5BE6">
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="006E795A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>申請依據</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7742" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4C7AEFCC" w14:textId="77777777" w:rsidR="00EC5BE6" w:rsidRPr="00EC5BE6" w:rsidRDefault="00EC5BE6" w:rsidP="00EC5BE6">
+          <w:p w14:paraId="4C7AEFCC" w14:textId="77777777" w:rsidR="00EC5BE6" w:rsidRPr="006E795A" w:rsidRDefault="00EC5BE6" w:rsidP="00EC5BE6">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
               <w:ind w:left="133" w:right="119"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun" w:cs="SimSun"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC5BE6">
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="006E795A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>「農田水利法」第</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EC5BE6">
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="006E795A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EC5BE6">
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="006E795A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>條第</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EC5BE6">
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="006E795A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EC5BE6">
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="006E795A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>項規定。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC5BE6" w:rsidRPr="00EC5BE6" w14:paraId="0D45C8A7" w14:textId="77777777" w:rsidTr="006847A0">
+      <w:tr w:rsidR="006E795A" w:rsidRPr="006E795A" w14:paraId="0D45C8A7" w14:textId="77777777" w:rsidTr="006847A0">
         <w:trPr>
           <w:trHeight w:val="356"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2459" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="double" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0A9E2FCA" w14:textId="77777777" w:rsidR="00EC5BE6" w:rsidRPr="00EC5BE6" w:rsidRDefault="00EC5BE6" w:rsidP="00EC5BE6">
+          <w:p w14:paraId="0A9E2FCA" w14:textId="77777777" w:rsidR="00EC5BE6" w:rsidRPr="006E795A" w:rsidRDefault="00EC5BE6" w:rsidP="00EC5BE6">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
               <w:ind w:left="205" w:right="209"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:color w:val="000000"/>
                 <w:spacing w:val="-1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC5BE6">
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="006E795A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>原有農田水利設施坐落地點</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7742" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="719C1E5D" w14:textId="77777777" w:rsidR="00EC5BE6" w:rsidRPr="00EC5BE6" w:rsidRDefault="00EC5BE6" w:rsidP="00EC5BE6">
+          <w:p w14:paraId="719C1E5D" w14:textId="77777777" w:rsidR="00EC5BE6" w:rsidRPr="006E795A" w:rsidRDefault="00EC5BE6" w:rsidP="00EC5BE6">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="3"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00EC5BE6">
+            <w:r w:rsidRPr="006E795A">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
                 <w:kern w:val="3"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>＿＿＿</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="00EC5BE6">
+            <w:r w:rsidRPr="006E795A">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
                 <w:kern w:val="3"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>縣市</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00EC5BE6">
+            <w:r w:rsidRPr="006E795A">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
                 <w:kern w:val="3"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>＿＿＿</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="00EC5BE6">
+            <w:r w:rsidRPr="006E795A">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
                 <w:kern w:val="3"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>鄉鎮市區</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00EC5BE6">
+            <w:r w:rsidRPr="006E795A">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
                 <w:kern w:val="3"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>＿＿＿</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="00EC5BE6">
+            <w:r w:rsidRPr="006E795A">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
                 <w:kern w:val="3"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>段</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00EC5BE6">
+            <w:r w:rsidRPr="006E795A">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
                 <w:kern w:val="3"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>＿＿＿</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="00EC5BE6">
+            <w:r w:rsidRPr="006E795A">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
                 <w:kern w:val="3"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>小段</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00EC5BE6">
+            <w:r w:rsidRPr="006E795A">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
                 <w:kern w:val="3"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>＿＿＿</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="00EC5BE6">
+            <w:r w:rsidRPr="006E795A">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
                 <w:kern w:val="3"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>地號</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC5BE6" w:rsidRPr="00EC5BE6" w14:paraId="0675B758" w14:textId="77777777" w:rsidTr="006847A0">
+      <w:tr w:rsidR="006E795A" w:rsidRPr="006E795A" w14:paraId="0675B758" w14:textId="77777777" w:rsidTr="006847A0">
         <w:trPr>
           <w:trHeight w:val="515"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2459" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="492F73AD" w14:textId="77777777" w:rsidR="00EC5BE6" w:rsidRPr="00EC5BE6" w:rsidRDefault="00EC5BE6" w:rsidP="00EC5BE6">
+          <w:p w14:paraId="492F73AD" w14:textId="77777777" w:rsidR="00EC5BE6" w:rsidRPr="006E795A" w:rsidRDefault="00EC5BE6" w:rsidP="00EC5BE6">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
               <w:ind w:left="205" w:right="209"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:color w:val="000000"/>
                 <w:spacing w:val="-1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC5BE6">
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="006E795A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>擬變更之農田水利設施坐落地點</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7742" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="3C7598DA" w14:textId="77777777" w:rsidR="00EC5BE6" w:rsidRPr="00EC5BE6" w:rsidRDefault="00EC5BE6" w:rsidP="00EC5BE6">
+          <w:p w14:paraId="3C7598DA" w14:textId="77777777" w:rsidR="00EC5BE6" w:rsidRPr="006E795A" w:rsidRDefault="00EC5BE6" w:rsidP="00EC5BE6">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4144"/>
                 <w:tab w:val="left" w:pos="6173"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun" w:cs="SimSun"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00EC5BE6">
+            <w:r w:rsidRPr="006E795A">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>＿＿＿</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="00EC5BE6">
+            <w:r w:rsidRPr="006E795A">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>縣市</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00EC5BE6">
+            <w:r w:rsidRPr="006E795A">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>＿＿＿</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="00EC5BE6">
+            <w:r w:rsidRPr="006E795A">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>鄉鎮市區</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00EC5BE6">
+            <w:r w:rsidRPr="006E795A">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>＿＿＿</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="00EC5BE6">
+            <w:r w:rsidRPr="006E795A">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>段</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00EC5BE6">
+            <w:r w:rsidRPr="006E795A">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>＿＿＿</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="00EC5BE6">
+            <w:r w:rsidRPr="006E795A">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>小段</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00EC5BE6">
+            <w:r w:rsidRPr="006E795A">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>＿＿＿</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="00EC5BE6">
+            <w:r w:rsidRPr="006E795A">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>地號</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC5BE6" w:rsidRPr="00EC5BE6" w14:paraId="3189495B" w14:textId="77777777" w:rsidTr="006847A0">
+      <w:tr w:rsidR="006E795A" w:rsidRPr="006E795A" w14:paraId="3189495B" w14:textId="77777777" w:rsidTr="006847A0">
         <w:trPr>
           <w:trHeight w:val="2069"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2459" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="double" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6D075DC5" w14:textId="77777777" w:rsidR="00EC5BE6" w:rsidRPr="00EC5BE6" w:rsidRDefault="00EC5BE6" w:rsidP="00EC5BE6">
+          <w:p w14:paraId="6D075DC5" w14:textId="77777777" w:rsidR="00EC5BE6" w:rsidRPr="006E795A" w:rsidRDefault="00EC5BE6" w:rsidP="00EC5BE6">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
               <w:ind w:left="205" w:right="209"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun" w:cs="SimSun"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC5BE6">
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="006E795A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>影響農田水利設施管理維護及其應變措施</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7742" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4EA52E40" w14:textId="77777777" w:rsidR="00EC5BE6" w:rsidRPr="00EC5BE6" w:rsidRDefault="00EC5BE6" w:rsidP="00EC5BE6">
+          <w:p w14:paraId="4EA52E40" w14:textId="77777777" w:rsidR="00EC5BE6" w:rsidRPr="006E795A" w:rsidRDefault="00EC5BE6" w:rsidP="00EC5BE6">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
               <w:ind w:left="28"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC5BE6">
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="006E795A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EC5BE6">
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="006E795A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>初步判斷無影響。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="31EC2571" w14:textId="77777777" w:rsidR="00EC5BE6" w:rsidRPr="00EC5BE6" w:rsidRDefault="00EC5BE6" w:rsidP="00EC5BE6">
+          <w:p w14:paraId="31EC2571" w14:textId="77777777" w:rsidR="00EC5BE6" w:rsidRPr="006E795A" w:rsidRDefault="00EC5BE6" w:rsidP="00EC5BE6">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
               <w:ind w:left="28"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC5BE6">
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="006E795A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EC5BE6">
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="006E795A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>有影響。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4B6531DF" w14:textId="77777777" w:rsidR="00EC5BE6" w:rsidRPr="00EC5BE6" w:rsidRDefault="00EC5BE6" w:rsidP="00EC5BE6">
+          <w:p w14:paraId="4B6531DF" w14:textId="77777777" w:rsidR="00EC5BE6" w:rsidRPr="006E795A" w:rsidRDefault="00EC5BE6" w:rsidP="00EC5BE6">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
               <w:ind w:left="289"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC5BE6">
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="006E795A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EC5BE6">
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="006E795A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>設施管理。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="04371F58" w14:textId="77777777" w:rsidR="00EC5BE6" w:rsidRPr="00EC5BE6" w:rsidRDefault="00EC5BE6" w:rsidP="00EC5BE6">
+          <w:p w14:paraId="04371F58" w14:textId="77777777" w:rsidR="00EC5BE6" w:rsidRPr="006E795A" w:rsidRDefault="00EC5BE6" w:rsidP="00EC5BE6">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
               <w:ind w:left="289"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC5BE6">
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="006E795A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EC5BE6">
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="006E795A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>通水能力。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="51BA1296" w14:textId="77777777" w:rsidR="00EC5BE6" w:rsidRPr="00EC5BE6" w:rsidRDefault="00EC5BE6" w:rsidP="00EC5BE6">
+          <w:p w14:paraId="51BA1296" w14:textId="77777777" w:rsidR="00EC5BE6" w:rsidRPr="006E795A" w:rsidRDefault="00EC5BE6" w:rsidP="00EC5BE6">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5388"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
               <w:ind w:left="289"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun" w:cs="SimSun"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC5BE6">
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="006E795A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EC5BE6">
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="006E795A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>其他措施，請說明：</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EC5BE6">
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="006E795A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00EC5BE6">
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="006E795A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6A67F75B" w14:textId="77777777" w:rsidR="00EC5BE6" w:rsidRPr="00EC5BE6" w:rsidRDefault="00EC5BE6" w:rsidP="00EC5BE6">
+          <w:p w14:paraId="6A67F75B" w14:textId="77777777" w:rsidR="00EC5BE6" w:rsidRPr="006E795A" w:rsidRDefault="00EC5BE6" w:rsidP="00EC5BE6">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
               <w:ind w:left="289"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun" w:cs="SimSun"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC5BE6">
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="006E795A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>有影響者</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00EC5BE6">
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="006E795A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>請依勾選</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="00EC5BE6">
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="006E795A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>事項檢附相關應變措施之文件。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC5BE6" w:rsidRPr="00EC5BE6" w14:paraId="19869EFD" w14:textId="77777777" w:rsidTr="006847A0">
+      <w:tr w:rsidR="006E795A" w:rsidRPr="006E795A" w14:paraId="19869EFD" w14:textId="77777777" w:rsidTr="006847A0">
         <w:trPr>
           <w:trHeight w:val="147"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10201" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="double" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7AD00617" w14:textId="2C254F23" w:rsidR="00EC5BE6" w:rsidRPr="00EC5BE6" w:rsidRDefault="00971628" w:rsidP="00EC5BE6">
+          <w:p w14:paraId="7AD00617" w14:textId="2C254F23" w:rsidR="00EC5BE6" w:rsidRPr="006E795A" w:rsidRDefault="00971628" w:rsidP="00EC5BE6">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
               <w:ind w:left="28"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC5BE6">
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="006E795A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>中華民國</w:t>
             </w:r>
-            <w:r w:rsidRPr="00971628">
-[...2 lines deleted...]
-                <w:color w:val="FF0000"/>
+            <w:r w:rsidRPr="006E795A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>○○○</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EC5BE6">
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="006E795A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>年</w:t>
             </w:r>
-            <w:r w:rsidRPr="00971628">
-[...2 lines deleted...]
-                <w:color w:val="FF0000"/>
+            <w:r w:rsidRPr="006E795A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>○○</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EC5BE6">
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="006E795A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>月</w:t>
             </w:r>
-            <w:r w:rsidRPr="00971628">
-[...2 lines deleted...]
-                <w:color w:val="FF0000"/>
+            <w:r w:rsidRPr="006E795A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>○○</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EC5BE6">
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="006E795A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>日</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5C8E027C" w14:textId="77777777" w:rsidR="00EC5BE6" w:rsidRPr="00EC5BE6" w:rsidRDefault="00EC5BE6" w:rsidP="00EC5BE6">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="3"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006E795A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="3"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>註</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006E795A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="3"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006E795A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="3"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>本表預留</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006E795A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="3"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>空格不敷使用者，可依實際需要格式自行製作填寫或得另自檢附附</w:t>
+      </w:r>
       <w:r w:rsidRPr="00EC5BE6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:kern w:val="3"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>註</w:t>
-[...32 lines deleted...]
-        <w:t>空格不敷使用者，可依實際需要格式自行製作填寫或得另自檢附附件。</w:t>
+        <w:t>件。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F024030" w14:textId="77777777" w:rsidR="00EC5BE6" w:rsidRPr="00EC5BE6" w:rsidRDefault="00EC5BE6" w:rsidP="00C025D8">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:kern w:val="3"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:sectPr w:rsidR="00EC5BE6" w:rsidRPr="00EC5BE6" w:rsidSect="003E0338">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="360"/>
@@ -3805,104 +3629,107 @@
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="新細明體">
     <w:altName w:val="PMingLiU"/>
     <w:panose1 w:val="02020500000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
+    <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
+    <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="F">
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Lucida Sans">
+    <w:panose1 w:val="020B0602030504020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="細明體">
     <w:altName w:val="MingLiU"/>
     <w:panose1 w:val="02020509000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Liberation Sans">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="微軟正黑體">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="88"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="000002A7" w:usb1="28CF4400" w:usb2="00000016" w:usb3="00000000" w:csb0="00100009" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="01A24D54"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="CD8C2AB6"/>
     <w:styleLink w:val="WWNum5"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="japaneseCounting"/>
       <w:lvlText w:val="%1、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1035" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         <w:b w:val="0"/>
         <w:sz w:val="32"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="japaneseCounting"/>
       <w:lvlText w:val="（）"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -10301,301 +10128,302 @@
       <w:lvlText w:val="."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3360" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1428042608">
+  <w:num w:numId="1">
     <w:abstractNumId w:val="61"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1966155851">
+  <w:num w:numId="2">
     <w:abstractNumId w:val="68"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="88821593">
+  <w:num w:numId="3">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1411468121">
+  <w:num w:numId="4">
     <w:abstractNumId w:val="56"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1817070075">
+  <w:num w:numId="5">
     <w:abstractNumId w:val="43"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="1078215921">
+  <w:num w:numId="6">
     <w:abstractNumId w:val="53"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="712536912">
+  <w:num w:numId="7">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="1985967802">
+  <w:num w:numId="8">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="1228761658">
+  <w:num w:numId="9">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="512498961">
+  <w:num w:numId="10">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="1687171526">
+  <w:num w:numId="11">
     <w:abstractNumId w:val="32"/>
   </w:num>
-  <w:num w:numId="12" w16cid:durableId="2065131691">
+  <w:num w:numId="12">
     <w:abstractNumId w:val="40"/>
   </w:num>
-  <w:num w:numId="13" w16cid:durableId="1516307484">
+  <w:num w:numId="13">
     <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="14" w16cid:durableId="85805434">
+  <w:num w:numId="14">
     <w:abstractNumId w:val="51"/>
   </w:num>
-  <w:num w:numId="15" w16cid:durableId="370425780">
+  <w:num w:numId="15">
     <w:abstractNumId w:val="70"/>
   </w:num>
-  <w:num w:numId="16" w16cid:durableId="1654026093">
+  <w:num w:numId="16">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="17" w16cid:durableId="1382942934">
+  <w:num w:numId="17">
     <w:abstractNumId w:val="62"/>
   </w:num>
-  <w:num w:numId="18" w16cid:durableId="612521985">
+  <w:num w:numId="18">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="19" w16cid:durableId="2111974356">
+  <w:num w:numId="19">
     <w:abstractNumId w:val="65"/>
   </w:num>
-  <w:num w:numId="20" w16cid:durableId="2010137259">
+  <w:num w:numId="20">
     <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="21" w16cid:durableId="700980053">
+  <w:num w:numId="21">
     <w:abstractNumId w:val="57"/>
   </w:num>
-  <w:num w:numId="22" w16cid:durableId="431366469">
+  <w:num w:numId="22">
     <w:abstractNumId w:val="36"/>
   </w:num>
-  <w:num w:numId="23" w16cid:durableId="1774476956">
+  <w:num w:numId="23">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="24" w16cid:durableId="456026102">
+  <w:num w:numId="24">
     <w:abstractNumId w:val="49"/>
   </w:num>
-  <w:num w:numId="25" w16cid:durableId="2023777450">
+  <w:num w:numId="25">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="26" w16cid:durableId="1707869471">
+  <w:num w:numId="26">
     <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="27" w16cid:durableId="1781414760">
+  <w:num w:numId="27">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="28" w16cid:durableId="403069558">
+  <w:num w:numId="28">
     <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="29" w16cid:durableId="1050570957">
+  <w:num w:numId="29">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="30" w16cid:durableId="1579048774">
+  <w:num w:numId="30">
     <w:abstractNumId w:val="38"/>
   </w:num>
-  <w:num w:numId="31" w16cid:durableId="2038584597">
+  <w:num w:numId="31">
     <w:abstractNumId w:val="44"/>
   </w:num>
-  <w:num w:numId="32" w16cid:durableId="1374379703">
+  <w:num w:numId="32">
     <w:abstractNumId w:val="39"/>
   </w:num>
-  <w:num w:numId="33" w16cid:durableId="117603315">
+  <w:num w:numId="33">
     <w:abstractNumId w:val="52"/>
   </w:num>
-  <w:num w:numId="34" w16cid:durableId="617688907">
+  <w:num w:numId="34">
     <w:abstractNumId w:val="58"/>
   </w:num>
-  <w:num w:numId="35" w16cid:durableId="2102021727">
+  <w:num w:numId="35">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="36" w16cid:durableId="1828352893">
+  <w:num w:numId="36">
     <w:abstractNumId w:val="46"/>
   </w:num>
-  <w:num w:numId="37" w16cid:durableId="1477797666">
+  <w:num w:numId="37">
     <w:abstractNumId w:val="55"/>
   </w:num>
-  <w:num w:numId="38" w16cid:durableId="1288010192">
+  <w:num w:numId="38">
     <w:abstractNumId w:val="50"/>
   </w:num>
-  <w:num w:numId="39" w16cid:durableId="1961455540">
+  <w:num w:numId="39">
     <w:abstractNumId w:val="64"/>
   </w:num>
-  <w:num w:numId="40" w16cid:durableId="305353608">
+  <w:num w:numId="40">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="41" w16cid:durableId="1731150281">
+  <w:num w:numId="41">
     <w:abstractNumId w:val="42"/>
   </w:num>
-  <w:num w:numId="42" w16cid:durableId="470095063">
+  <w:num w:numId="42">
     <w:abstractNumId w:val="69"/>
   </w:num>
-  <w:num w:numId="43" w16cid:durableId="1599486210">
+  <w:num w:numId="43">
     <w:abstractNumId w:val="33"/>
   </w:num>
-  <w:num w:numId="44" w16cid:durableId="615992235">
+  <w:num w:numId="44">
     <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="45" w16cid:durableId="1291402053">
+  <w:num w:numId="45">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="46" w16cid:durableId="932711576">
+  <w:num w:numId="46">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="47" w16cid:durableId="477382379">
+  <w:num w:numId="47">
     <w:abstractNumId w:val="45"/>
   </w:num>
-  <w:num w:numId="48" w16cid:durableId="729233761">
+  <w:num w:numId="48">
     <w:abstractNumId w:val="59"/>
   </w:num>
-  <w:num w:numId="49" w16cid:durableId="57942568">
+  <w:num w:numId="49">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="50" w16cid:durableId="1660111501">
+  <w:num w:numId="50">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="51" w16cid:durableId="1921213477">
+  <w:num w:numId="51">
     <w:abstractNumId w:val="30"/>
   </w:num>
-  <w:num w:numId="52" w16cid:durableId="2010790670">
+  <w:num w:numId="52">
     <w:abstractNumId w:val="31"/>
   </w:num>
-  <w:num w:numId="53" w16cid:durableId="108009411">
+  <w:num w:numId="53">
     <w:abstractNumId w:val="48"/>
   </w:num>
-  <w:num w:numId="54" w16cid:durableId="1803305874">
+  <w:num w:numId="54">
     <w:abstractNumId w:val="35"/>
   </w:num>
-  <w:num w:numId="55" w16cid:durableId="1483616748">
+  <w:num w:numId="55">
     <w:abstractNumId w:val="67"/>
   </w:num>
-  <w:num w:numId="56" w16cid:durableId="2012833715">
+  <w:num w:numId="56">
     <w:abstractNumId w:val="60"/>
   </w:num>
-  <w:num w:numId="57" w16cid:durableId="104421043">
+  <w:num w:numId="57">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="58" w16cid:durableId="1718552170">
+  <w:num w:numId="58">
     <w:abstractNumId w:val="41"/>
   </w:num>
-  <w:num w:numId="59" w16cid:durableId="1227642750">
+  <w:num w:numId="59">
     <w:abstractNumId w:val="47"/>
   </w:num>
-  <w:num w:numId="60" w16cid:durableId="479005827">
+  <w:num w:numId="60">
     <w:abstractNumId w:val="34"/>
   </w:num>
-  <w:num w:numId="61" w16cid:durableId="574703243">
+  <w:num w:numId="61">
     <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="62" w16cid:durableId="873465465">
+  <w:num w:numId="62">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="63" w16cid:durableId="697970295">
+  <w:num w:numId="63">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="64" w16cid:durableId="1455245283">
+  <w:num w:numId="64">
     <w:abstractNumId w:val="37"/>
   </w:num>
-  <w:num w:numId="65" w16cid:durableId="1757285846">
+  <w:num w:numId="65">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="66" w16cid:durableId="776680864">
+  <w:num w:numId="66">
     <w:abstractNumId w:val="66"/>
   </w:num>
-  <w:num w:numId="67" w16cid:durableId="679235249">
+  <w:num w:numId="67">
     <w:abstractNumId w:val="63"/>
   </w:num>
-  <w:num w:numId="68" w16cid:durableId="702097338">
+  <w:num w:numId="68">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="69" w16cid:durableId="668675402">
+  <w:num w:numId="69">
     <w:abstractNumId w:val="54"/>
   </w:num>
-  <w:num w:numId="70" w16cid:durableId="790906630">
+  <w:num w:numId="70">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="71" w16cid:durableId="2050909829">
+  <w:num w:numId="71">
     <w:abstractNumId w:val="28"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="71"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="480"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007E0D44"/>
     <w:rsid w:val="001355F5"/>
     <w:rsid w:val="00161CE7"/>
     <w:rsid w:val="00195DB4"/>
     <w:rsid w:val="003E0338"/>
     <w:rsid w:val="005A2625"/>
     <w:rsid w:val="005A56E8"/>
+    <w:rsid w:val="006E795A"/>
     <w:rsid w:val="007371AD"/>
     <w:rsid w:val="007E0D44"/>
     <w:rsid w:val="007E342E"/>
     <w:rsid w:val="00935C00"/>
     <w:rsid w:val="00971628"/>
     <w:rsid w:val="00A51456"/>
     <w:rsid w:val="00C025D8"/>
     <w:rsid w:val="00D22196"/>
     <w:rsid w:val="00DF09B7"/>
     <w:rsid w:val="00E14CBB"/>
     <w:rsid w:val="00EC5BE6"/>
     <w:rsid w:val="00EC638C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>