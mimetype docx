--- v0 (2026-09-17)
+++ v1 (2026-11-04)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="786C6F90" w14:textId="77777777" w:rsidR="00983EEB" w:rsidRPr="00EC5BE6" w:rsidRDefault="00983EEB" w:rsidP="00983EEB">
       <w:pPr>
         <w:pageBreakBefore/>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:kern w:val="3"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9542" w:type="dxa"/>
         <w:tblInd w:w="525" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
@@ -77,65 +77,63 @@
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="7300D1EF" w14:textId="77777777" w:rsidR="00983EEB" w:rsidRPr="00983EEB" w:rsidRDefault="00983EEB" w:rsidP="008A2207">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
               <w:ind w:left="4035" w:right="4029"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-US"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00983EEB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-US"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>應檢附文件</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00983EEB" w:rsidRPr="00EC5BE6" w14:paraId="7512C46A" w14:textId="77777777" w:rsidTr="008A2207">
         <w:trPr>
           <w:trHeight w:val="2175"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="415" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="double" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -183,128 +181,122 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="044BF08C" w14:textId="77777777" w:rsidR="00983EEB" w:rsidRPr="00EC5BE6" w:rsidRDefault="00983EEB" w:rsidP="008A2207">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
               <w:ind w:left="581" w:right="560"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun" w:cs="SimSun"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00EC5BE6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="en-US"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>身分</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="7057E8C9" w14:textId="77777777" w:rsidR="00983EEB" w:rsidRPr="00EC5BE6" w:rsidRDefault="00983EEB" w:rsidP="008A2207">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
               <w:ind w:left="581" w:right="560"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun" w:cs="SimSun"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00EC5BE6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="en-US"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>證明</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="778A58DF" w14:textId="77777777" w:rsidR="00983EEB" w:rsidRPr="00EC5BE6" w:rsidRDefault="00983EEB" w:rsidP="008A2207">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
               <w:ind w:left="581" w:right="560"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="en-US"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00EC5BE6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="en-US"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>文件</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7412" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="1180502F" w14:textId="77777777" w:rsidR="00983EEB" w:rsidRPr="00EC5BE6" w:rsidRDefault="00983EEB" w:rsidP="008A2207">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
@@ -417,91 +409,51 @@
               <w:ind w:left="155"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EC5BE6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
             <w:r w:rsidRPr="00EC5BE6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>政府機關、公有公用事業機構及公法人，得</w:t>
-[...39 lines deleted...]
-              <w:t>。</w:t>
+              <w:t>政府機關、公有公用事業機構及公法人，得不檢附。</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2C272713" w14:textId="77777777" w:rsidR="00983EEB" w:rsidRPr="00EC5BE6" w:rsidRDefault="00983EEB" w:rsidP="008A2207">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
               <w:ind w:left="308" w:right="10" w:hanging="154"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EC5BE6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
@@ -586,63 +538,61 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3D241E03" w14:textId="77777777" w:rsidR="00983EEB" w:rsidRPr="00EC5BE6" w:rsidRDefault="00983EEB" w:rsidP="008A2207">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
               <w:ind w:left="581" w:right="560"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="en-US"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00EC5BE6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="en-US"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>位置圖面</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7412" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="2DA01BDA" w14:textId="77777777" w:rsidR="00983EEB" w:rsidRPr="00EC5BE6" w:rsidRDefault="00983EEB" w:rsidP="008A2207">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
@@ -650,71 +600,51 @@
               <w:ind w:left="308" w:right="10" w:hanging="154"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EC5BE6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
             <w:r w:rsidRPr="00EC5BE6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>新、舊農田水利設施三個月內之土地坐落地點之土地登記第一類謄本、地</w:t>
-[...19 lines deleted...]
-              <w:t>及影本。</w:t>
+              <w:t>新、舊農田水利設施三個月內之土地坐落地點之土地登記第一類謄本、地籍圖各正本及影本。</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="72594DF6" w14:textId="77777777" w:rsidR="00983EEB" w:rsidRPr="00EC5BE6" w:rsidRDefault="00983EEB" w:rsidP="008A2207">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
               <w:ind w:left="308" w:right="10" w:hanging="154"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EC5BE6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
@@ -799,96 +729,92 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7FDB6738" w14:textId="77777777" w:rsidR="00983EEB" w:rsidRPr="00EC5BE6" w:rsidRDefault="00983EEB" w:rsidP="008A2207">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
               <w:ind w:left="581" w:right="560"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="en-US"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00EC5BE6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="en-US"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>土地同意</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="1F13CE0D" w14:textId="77777777" w:rsidR="00983EEB" w:rsidRPr="00EC5BE6" w:rsidRDefault="00983EEB" w:rsidP="008A2207">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
               <w:ind w:left="581" w:right="560"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="en-US"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00EC5BE6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="en-US"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>證明</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7412" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="55D48231" w14:textId="77777777" w:rsidR="00983EEB" w:rsidRPr="00EC5BE6" w:rsidRDefault="00983EEB" w:rsidP="008A2207">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
@@ -992,63 +918,61 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4E3D90D1" w14:textId="77777777" w:rsidR="00983EEB" w:rsidRPr="00EC5BE6" w:rsidRDefault="00983EEB" w:rsidP="008A2207">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
               <w:ind w:left="581" w:right="560"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="en-US"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00EC5BE6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="en-US"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>工程設計圖說</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7412" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="2AE986DB" w14:textId="77777777" w:rsidR="00983EEB" w:rsidRPr="00EC5BE6" w:rsidRDefault="00983EEB" w:rsidP="008A2207">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
@@ -1150,96 +1074,92 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="30182470" w14:textId="77777777" w:rsidR="00983EEB" w:rsidRPr="00EC5BE6" w:rsidRDefault="00983EEB" w:rsidP="008A2207">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
               <w:ind w:left="581" w:right="560"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="en-US"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00EC5BE6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="en-US"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>現場</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="293AB854" w14:textId="77777777" w:rsidR="00983EEB" w:rsidRPr="00EC5BE6" w:rsidRDefault="00983EEB" w:rsidP="008A2207">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
               <w:ind w:left="581" w:right="560"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="en-US"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00EC5BE6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="en-US"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>照片</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7412" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4CBE279C" w14:textId="77777777" w:rsidR="00983EEB" w:rsidRPr="00EC5BE6" w:rsidRDefault="00983EEB" w:rsidP="008A2207">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
@@ -1370,250 +1290,120 @@
                 <w:spacing w:val="-2"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>其他經主管機關指定之事項</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7412" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="471A59BD" w14:textId="77777777" w:rsidR="00983EEB" w:rsidRPr="00EC5BE6" w:rsidRDefault="00983EEB" w:rsidP="008A2207">
+          <w:p w14:paraId="471A59BD" w14:textId="05A26654" w:rsidR="00983EEB" w:rsidRPr="00EC5BE6" w:rsidRDefault="00983EEB" w:rsidP="008A2207">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
               <w:ind w:left="152"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun" w:cs="SimSun"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EC5BE6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
             <w:r w:rsidRPr="00EC5BE6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>切結書正本</w:t>
-[...67 lines deleted...]
-          <w:p w14:paraId="58F18F23" w14:textId="77777777" w:rsidR="00983EEB" w:rsidRPr="00EC5BE6" w:rsidRDefault="00983EEB" w:rsidP="008A2207">
+              <w:t>切結書正本。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="58F18F23" w14:textId="423C5089" w:rsidR="00983EEB" w:rsidRPr="00EC5BE6" w:rsidRDefault="00983EEB" w:rsidP="008A2207">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
               <w:ind w:left="152"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun" w:cs="SimSun"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EC5BE6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
             <w:r w:rsidRPr="00EC5BE6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>辦理設定不動產役權或地上權之承諾書</w:t>
-[...64 lines deleted...]
-              <w:t>。</w:t>
+              <w:t>辦理設定不動產役權或地上權之承諾書。</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="460D05A2" w14:textId="77777777" w:rsidR="00983EEB" w:rsidRPr="00EC5BE6" w:rsidRDefault="00983EEB" w:rsidP="008A2207">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
               <w:ind w:left="152"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EC5BE6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
@@ -1634,62 +1424,60 @@
               <w:suppressAutoHyphens/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
               <w:ind w:left="152"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun" w:cs="SimSun"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EC5BE6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="en-US"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00EC5BE6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="en-US"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>其他</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00EC5BE6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>：。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00983EEB" w:rsidRPr="00EC5BE6" w14:paraId="78CC94F3" w14:textId="77777777" w:rsidTr="008A2207">
         <w:trPr>
           <w:trHeight w:val="4370"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2130" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="double" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
@@ -1699,152 +1487,110 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0EF2A582" w14:textId="77777777" w:rsidR="00983EEB" w:rsidRPr="00EC5BE6" w:rsidRDefault="00983EEB" w:rsidP="008A2207">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
               <w:ind w:right="4"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="en-US"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00EC5BE6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="en-US"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>備註</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7412" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="0DC42939" w14:textId="77777777" w:rsidR="00983EEB" w:rsidRPr="00EC5BE6" w:rsidRDefault="00983EEB" w:rsidP="008A2207">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-562"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
               <w:ind w:right="213" w:hanging="228"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EC5BE6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>申請經審查合於規定者，主管機關應予以許可，其許可有效</w:t>
-[...39 lines deleted...]
-              <w:t>之：</w:t>
+              <w:t>申請經審查合於規定者，主管機關應予以許可，其許可有效期間，依下列規定定之：</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="396E1DA4" w14:textId="77777777" w:rsidR="00983EEB" w:rsidRPr="00EC5BE6" w:rsidRDefault="00983EEB" w:rsidP="008A2207">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1741"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EC5BE6">
@@ -1909,91 +1655,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun" w:cs="SimSun"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EC5BE6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>應檢附文件至少各一式三份，如有需要得由各管理處視情況增減；</w:t>
             </w:r>
             <w:r w:rsidRPr="00EC5BE6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>未加</w:t>
-[...39 lines deleted...]
-              <w:t>蓋申請人印章</w:t>
+              <w:t>未加註影本者須提供至少一份正本。如為影本須加蓋申請人印章</w:t>
             </w:r>
             <w:r w:rsidRPr="00EC5BE6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="5"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>及「與正本相符」字樣，請以</w:t>
             </w:r>
             <w:r w:rsidRPr="00EC5BE6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>A4</w:t>
             </w:r>
             <w:r w:rsidRPr="00EC5BE6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
@@ -2079,188 +1785,146 @@
                 <w:tab w:val="left" w:pos="218"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
               <w:ind w:left="217" w:hanging="188"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EC5BE6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>農地重劃區，依農地重劃相關規定辦理，除有其他考量因素待</w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00EC5BE6">
+              <w:t>農地重劃區，依農地重劃相關規定辦理，除有其他考量因素待研議</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6B961C67" w14:textId="77777777" w:rsidR="00983EEB" w:rsidRPr="00EC5BE6" w:rsidRDefault="00983EEB" w:rsidP="008A2207">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+              <w:ind w:left="258"/>
+              <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>研</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+            </w:pPr>
             <w:r w:rsidRPr="00EC5BE6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>議</w:t>
-[...49 lines deleted...]
-              <w:t>檢附技師簽證。</w:t>
+              <w:t>外，其餘個案均須應檢附技師簽證。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1926A48E" w14:textId="77777777" w:rsidR="00F953F8" w:rsidRPr="00983EEB" w:rsidRDefault="00F953F8"/>
     <w:sectPr w:rsidR="00F953F8" w:rsidRPr="00983EEB" w:rsidSect="00983EEB">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="709" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
+    <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="新細明體">
     <w:altName w:val="PMingLiU"/>
     <w:panose1 w:val="02020500000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
+    <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="標楷體">
     <w:panose1 w:val="03000509000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="script"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="080E0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="37F4541B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B64C190A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="258" w:hanging="181"/>
       </w:pPr>
       <w:rPr>
         <w:w w:val="100"/>
         <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="（）"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="871" w:hanging="602"/>
       </w:pPr>
@@ -2328,83 +1992,83 @@
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5221" w:hanging="602"/>
       </w:pPr>
       <w:rPr>
         <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5944" w:hanging="602"/>
       </w:pPr>
       <w:rPr>
         <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="2050909829">
+  <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="480"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F953F8"/>
+    <w:rsid w:val="00771744"/>
     <w:rsid w:val="00983EEB"/>
     <w:rsid w:val="00D23ABD"/>
     <w:rsid w:val="00F953F8"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-TW"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
@@ -3625,54 +3289,54 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>124</Words>
-  <Characters>709</Characters>
+  <Words>120</Words>
+  <Characters>685</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>5</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>832</CharactersWithSpaces>
+  <CharactersWithSpaces>804</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>張詠晴</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>