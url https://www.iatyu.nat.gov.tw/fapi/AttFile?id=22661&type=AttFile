--- v0 (2025-11-04)
+++ v1 (2026-09-17)
@@ -1,9143 +1,17024 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w:rsidR="007E77BE" w:rsidRDefault="00001B1C">
-[...3 lines deleted...]
-        <w:ind w:firstLine="360"/>
+    <w:p w14:paraId="6AB8747C" w14:textId="77777777" w:rsidR="00EC049C" w:rsidRPr="00EC049C" w:rsidRDefault="00EC049C" w:rsidP="00EC049C">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
-      </w:pPr>
-[...107 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:szCs w:val="24"/>
+          <w:b/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...7 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00EC049C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:szCs w:val="24"/>
+          <w:b/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>申請編號：</w:t>
-[...7 lines deleted...]
-        <w:t>____________</w:t>
+        <w:t>農田水利設施銜接申請書</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9747" w:type="dxa"/>
-        <w:tblInd w:w="-289" w:type="dxa"/>
+        <w:tblW w:w="9458" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="10" w:type="dxa"/>
           <w:right w:w="10" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2484"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="2406"/>
+        <w:gridCol w:w="1838"/>
+        <w:gridCol w:w="425"/>
+        <w:gridCol w:w="2248"/>
+        <w:gridCol w:w="20"/>
+        <w:gridCol w:w="2491"/>
+        <w:gridCol w:w="31"/>
+        <w:gridCol w:w="30"/>
+        <w:gridCol w:w="2375"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007E77BE">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00EC049C" w:rsidRPr="00EC049C" w14:paraId="11C4AC8A" w14:textId="77777777" w:rsidTr="0010547C">
         <w:trPr>
-          <w:trHeight w:val="737"/>
+          <w:trHeight w:val="535"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2484" w:type="dxa"/>
+            <w:tcW w:w="2263" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007E77BE" w:rsidRDefault="00001B1C">
+          <w:p w14:paraId="4159B906" w14:textId="77777777" w:rsidR="00EC049C" w:rsidRPr="00EC049C" w:rsidRDefault="00EC049C" w:rsidP="00EC049C">
             <w:pPr>
-              <w:pStyle w:val="Standarduser"/>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
-              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC049C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>申請編號</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2A1BFE50" w14:textId="77777777" w:rsidR="00EC049C" w:rsidRPr="00EC049C" w:rsidRDefault="00EC049C" w:rsidP="00EC049C">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00EC049C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>﹝</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00EC049C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>由管理處填寫</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00EC049C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>﹞</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2248" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="10" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="10" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0EF80275" w14:textId="77777777" w:rsidR="00EC049C" w:rsidRPr="00EC049C" w:rsidRDefault="00EC049C" w:rsidP="00EC049C">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2511" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="10" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="10" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B82E93E" w14:textId="6AB6BCE8" w:rsidR="00EC049C" w:rsidRPr="00EC049C" w:rsidRDefault="007F0177" w:rsidP="00EC049C">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-              <w:t>申請人姓名</w:t>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>桃園</w:t>
             </w:r>
-          </w:p>
-[...13 lines deleted...]
-              <w:t>（或法人名稱）</w:t>
+            <w:r w:rsidR="00EC049C" w:rsidRPr="00EC049C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>管理處</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2623" w:type="dxa"/>
+            <w:tcW w:w="2436" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="10" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="10" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="483AC5D7" w14:textId="77777777" w:rsidR="00EC049C" w:rsidRPr="00EC049C" w:rsidRDefault="00EC049C" w:rsidP="00EC049C">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+              <w:ind w:right="-43"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007F0177">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>○○</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC049C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>工作站</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EC049C" w:rsidRPr="00EC049C" w14:paraId="654818E2" w14:textId="77777777" w:rsidTr="0010547C">
+        <w:trPr>
+          <w:trHeight w:val="737"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9458" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007E77BE" w:rsidRDefault="007E77BE">
+          <w:p w14:paraId="411BDF08" w14:textId="7491FFFA" w:rsidR="00EC049C" w:rsidRPr="00EC049C" w:rsidRDefault="00EC049C" w:rsidP="00EC049C">
             <w:pPr>
-              <w:pStyle w:val="Standarduser"/>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
-              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
-              <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="3"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC049C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-              </w:rPr>
-            </w:pPr>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>申請人</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007F0177">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>________</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC049C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>為</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00EC049C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>使用貴署</w:t>
+            </w:r>
+            <w:r w:rsidR="007F0177">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>桃園</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00EC049C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>管理處農田水利設施銜接，不影響該系統農田灌溉排水功能，填具申請事項如下：</w:t>
+            </w:r>
           </w:p>
         </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EC049C" w:rsidRPr="00EC049C" w14:paraId="21ADD1B2" w14:textId="77777777" w:rsidTr="0010547C">
+        <w:trPr>
+          <w:trHeight w:val="514"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2234" w:type="dxa"/>
+            <w:tcW w:w="1838" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007E77BE" w:rsidRDefault="00001B1C">
+          <w:p w14:paraId="19EF9449" w14:textId="77777777" w:rsidR="00EC049C" w:rsidRPr="00EC049C" w:rsidRDefault="00EC049C" w:rsidP="00EC049C">
             <w:pPr>
-              <w:pStyle w:val="Standarduser"/>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
-              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...21 lines deleted...]
-              <w:t>負責人</w:t>
+            <w:r w:rsidRPr="00EC049C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>申請人姓名</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007E77BE" w:rsidRDefault="00001B1C">
+          <w:p w14:paraId="17186381" w14:textId="77777777" w:rsidR="00EC049C" w:rsidRPr="00EC049C" w:rsidRDefault="00EC049C" w:rsidP="00EC049C">
             <w:pPr>
-              <w:pStyle w:val="Standarduser"/>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
-              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...5 lines deleted...]
-              <w:t>姓名</w:t>
+            <w:r w:rsidRPr="00EC049C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>（或法人名稱）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2406" w:type="dxa"/>
-[...286 lines deleted...]
-            <w:tcW w:w="7263" w:type="dxa"/>
+            <w:tcW w:w="2693" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007E77BE" w:rsidRDefault="00001B1C">
+          <w:p w14:paraId="1DADFB12" w14:textId="77777777" w:rsidR="00EC049C" w:rsidRPr="00EC049C" w:rsidRDefault="00EC049C" w:rsidP="00EC049C">
             <w:pPr>
-              <w:pStyle w:val="Standarduser"/>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
-              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
-      </w:tr>
-[...9 lines deleted...]
-        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2484" w:type="dxa"/>
+            <w:tcW w:w="2522" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007E77BE" w:rsidRDefault="00001B1C">
+          <w:p w14:paraId="3685A5A6" w14:textId="77777777" w:rsidR="00EC049C" w:rsidRPr="00EC049C" w:rsidRDefault="00EC049C" w:rsidP="00EC049C">
             <w:pPr>
-              <w:pStyle w:val="Standarduser"/>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
-              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...5 lines deleted...]
-              <w:t>工程預定日期</w:t>
+            <w:r w:rsidRPr="00EC049C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>法人代表人</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC049C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>/</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007E77BE" w:rsidRDefault="00001B1C">
+          <w:p w14:paraId="4030AF6A" w14:textId="77777777" w:rsidR="00EC049C" w:rsidRPr="00EC049C" w:rsidRDefault="00EC049C" w:rsidP="00EC049C">
             <w:pPr>
-              <w:pStyle w:val="Standarduser"/>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
-              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="3"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...5 lines deleted...]
-              <w:t>（無工程者免填）</w:t>
+            <w:r w:rsidRPr="00EC049C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>負責人姓名</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC049C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w:vertAlign w:val="superscript"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7263" w:type="dxa"/>
+            <w:tcW w:w="2405" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="26C654BE" w14:textId="77777777" w:rsidR="00EC049C" w:rsidRPr="00EC049C" w:rsidRDefault="00EC049C" w:rsidP="00EC049C">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EC049C" w:rsidRPr="00EC049C" w14:paraId="58BC230F" w14:textId="77777777" w:rsidTr="0010547C">
+        <w:trPr>
+          <w:trHeight w:val="625"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1838" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="245256E2" w14:textId="77777777" w:rsidR="00EC049C" w:rsidRPr="00EC049C" w:rsidRDefault="00EC049C" w:rsidP="00EC049C">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="3"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC049C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>國民身分證統一編號或其他身分證明文件字號（或營業人統編號）</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC049C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:vertAlign w:val="superscript"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007E77BE" w:rsidRDefault="00001B1C">
+          <w:p w14:paraId="05DBDEF1" w14:textId="77777777" w:rsidR="00EC049C" w:rsidRPr="00EC049C" w:rsidRDefault="00EC049C" w:rsidP="00EC049C">
             <w:pPr>
-              <w:pStyle w:val="Standarduser"/>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
-              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...90 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
-      </w:tr>
-[...9 lines deleted...]
-        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2484" w:type="dxa"/>
+            <w:tcW w:w="2522" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007E77BE" w:rsidRDefault="00001B1C">
+          <w:p w14:paraId="5F0477ED" w14:textId="77777777" w:rsidR="00EC049C" w:rsidRPr="00EC049C" w:rsidRDefault="00EC049C" w:rsidP="00EC049C">
             <w:pPr>
-              <w:pStyle w:val="Standarduser"/>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
-              <w:spacing w:line="240" w:lineRule="atLeast"/>
-              <w:jc w:val="center"/>
+              <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="3"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...5 lines deleted...]
-              <w:t>連絡人姓名</w:t>
+            <w:r w:rsidRPr="00EC049C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>法人代表人</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC049C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC049C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>負責人國民身分證統一編號或其他身分證明文件字號</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC049C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:vertAlign w:val="superscript"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2623" w:type="dxa"/>
+            <w:tcW w:w="2405" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007E77BE" w:rsidRDefault="007E77BE">
+          <w:p w14:paraId="497997AA" w14:textId="77777777" w:rsidR="00EC049C" w:rsidRPr="00EC049C" w:rsidRDefault="00EC049C" w:rsidP="00EC049C">
             <w:pPr>
-              <w:pStyle w:val="Standarduser"/>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
-              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EC049C" w:rsidRPr="00EC049C" w14:paraId="2D45350F" w14:textId="77777777" w:rsidTr="0010547C">
+        <w:trPr>
+          <w:trHeight w:val="327"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2234" w:type="dxa"/>
+            <w:tcW w:w="1838" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007E77BE" w:rsidRDefault="00001B1C">
+          <w:p w14:paraId="4499C92C" w14:textId="77777777" w:rsidR="00EC049C" w:rsidRPr="00EC049C" w:rsidRDefault="00EC049C" w:rsidP="00EC049C">
             <w:pPr>
-              <w:pStyle w:val="Standarduser"/>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
-              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="3"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...5 lines deleted...]
-              <w:t>連絡電話</w:t>
+            <w:r w:rsidRPr="00EC049C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>聯絡電話</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2406" w:type="dxa"/>
-[...125 lines deleted...]
-            <w:tcW w:w="7263" w:type="dxa"/>
+            <w:tcW w:w="2693" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007E77BE" w:rsidRDefault="007E77BE">
+          <w:p w14:paraId="5AC764D7" w14:textId="77777777" w:rsidR="00EC049C" w:rsidRPr="00EC049C" w:rsidRDefault="00EC049C" w:rsidP="00EC049C">
             <w:pPr>
-              <w:pStyle w:val="Standarduser"/>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
-              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
-      </w:tr>
-[...9 lines deleted...]
-        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2484" w:type="dxa"/>
+            <w:tcW w:w="2522" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007E77BE" w:rsidRDefault="00001B1C">
+          <w:p w14:paraId="2E746D5D" w14:textId="77777777" w:rsidR="00EC049C" w:rsidRPr="00EC049C" w:rsidRDefault="00EC049C" w:rsidP="00EC049C">
             <w:pPr>
-              <w:pStyle w:val="Standarduser"/>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
-              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="3"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...53 lines deleted...]
-              <w:t>料</w:t>
+            <w:r w:rsidRPr="00EC049C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>行動電話</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7263" w:type="dxa"/>
+            <w:tcW w:w="2405" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="439459C8" w14:textId="77777777" w:rsidR="00EC049C" w:rsidRPr="00EC049C" w:rsidRDefault="00EC049C" w:rsidP="00EC049C">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EC049C" w:rsidRPr="00EC049C" w14:paraId="1603EDC9" w14:textId="77777777" w:rsidTr="0010547C">
+        <w:trPr>
+          <w:trHeight w:val="325"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1838" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="53114D66" w14:textId="77777777" w:rsidR="00EC049C" w:rsidRPr="00EC049C" w:rsidRDefault="00EC049C" w:rsidP="00EC049C">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC049C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>戶籍地址</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7620" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="59D330CC" w14:textId="0CB286E5" w:rsidR="00EC049C" w:rsidRPr="00EC049C" w:rsidRDefault="007F0177" w:rsidP="007F0177">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007F0177">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>○○</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC049C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>縣市</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007F0177">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>○○</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC049C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>鄉鎮市區</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007F0177">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>○○</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC049C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>村里</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007F0177">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>00</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC049C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>鄰</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007F0177">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>○○</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC049C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>路街</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007F0177">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>○</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC049C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>段</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007F0177">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>00</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC049C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>巷</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007F0177">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>00</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC049C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>弄</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007F0177">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>00</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC049C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>號</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007F0177">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>00</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC049C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>樓</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EC049C" w:rsidRPr="00EC049C" w14:paraId="1061DEE9" w14:textId="77777777" w:rsidTr="0010547C">
+        <w:trPr>
+          <w:trHeight w:val="513"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1838" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FC5EC2C" w14:textId="77777777" w:rsidR="00EC049C" w:rsidRPr="00EC049C" w:rsidRDefault="00EC049C" w:rsidP="00EC049C">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC049C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>聯絡地址</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7620" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="570217A5" w14:textId="77777777" w:rsidR="00EC049C" w:rsidRPr="00EC049C" w:rsidRDefault="00EC049C" w:rsidP="00EC049C">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="3"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC049C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC049C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>同上</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0651EF9C" w14:textId="17DBBB9D" w:rsidR="00EC049C" w:rsidRPr="00EC049C" w:rsidRDefault="007F0177" w:rsidP="007F0177">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007F0177">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>○○</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC049C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>縣市</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007F0177">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>○○</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC049C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>鄉鎮市區</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007F0177">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>○○</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC049C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>村里</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007F0177">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>00</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC049C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>鄰</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007F0177">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>○○</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC049C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>路街</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007F0177">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>○</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC049C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>段</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007F0177">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>00</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC049C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>巷</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007F0177">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>00</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC049C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>弄</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007F0177">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>00</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC049C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>號</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007F0177">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>00</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC049C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>樓</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EC049C" w:rsidRPr="00EC049C" w14:paraId="13A21B7B" w14:textId="77777777" w:rsidTr="0010547C">
+        <w:trPr>
+          <w:trHeight w:val="307"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1838" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="15B13CB5" w14:textId="77777777" w:rsidR="00EC049C" w:rsidRPr="00EC049C" w:rsidRDefault="00EC049C" w:rsidP="00EC049C">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC049C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>代理人姓名</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B7297BD" w14:textId="77777777" w:rsidR="00EC049C" w:rsidRPr="00EC049C" w:rsidRDefault="00EC049C" w:rsidP="00EC049C">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="10" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="10" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0633F90B" w14:textId="77777777" w:rsidR="00EC049C" w:rsidRPr="00EC049C" w:rsidRDefault="00EC049C" w:rsidP="00EC049C">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC049C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>國民身分證統一編號</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2375" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="10" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="10" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="12E5C423" w14:textId="77777777" w:rsidR="00EC049C" w:rsidRPr="00EC049C" w:rsidRDefault="00EC049C" w:rsidP="00EC049C">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EC049C" w:rsidRPr="00EC049C" w14:paraId="13B3ECC0" w14:textId="77777777" w:rsidTr="0010547C">
+        <w:trPr>
+          <w:trHeight w:val="350"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1838" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D04E9F7" w14:textId="77777777" w:rsidR="00EC049C" w:rsidRPr="00EC049C" w:rsidRDefault="00EC049C" w:rsidP="00EC049C">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC049C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>聯絡電話</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007E77BE" w:rsidRDefault="00001B1C">
+          <w:p w14:paraId="50908FFB" w14:textId="77777777" w:rsidR="00EC049C" w:rsidRPr="00EC049C" w:rsidRDefault="00EC049C" w:rsidP="00EC049C">
             <w:pPr>
-              <w:pStyle w:val="Standarduser"/>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
-              <w:spacing w:line="240" w:lineRule="atLeast"/>
-[...495 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
-            </w:pPr>
-[...51 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2140" w:type="dxa"/>
-[...162 lines deleted...]
-            <w:tcW w:w="2865" w:type="dxa"/>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
-              <w:left w:w="28" w:type="dxa"/>
+              <w:left w:w="10" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
-              <w:right w:w="28" w:type="dxa"/>
+              <w:right w:w="10" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007E77BE" w:rsidRDefault="007E77BE">
+          <w:p w14:paraId="54F07590" w14:textId="77777777" w:rsidR="00EC049C" w:rsidRPr="00EC049C" w:rsidRDefault="00EC049C" w:rsidP="00EC049C">
             <w:pPr>
-              <w:pStyle w:val="Standarduser"/>
-              <w:widowControl/>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
-              <w:spacing w:line="360" w:lineRule="exact"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00EC049C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>行動電話</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2140" w:type="dxa"/>
+            <w:tcW w:w="2375" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
-              <w:left w:w="15" w:type="dxa"/>
+              <w:left w:w="10" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
-              <w:right w:w="6" w:type="dxa"/>
+              <w:right w:w="10" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007E77BE" w:rsidRDefault="00001B1C">
+          <w:p w14:paraId="27DAE5F0" w14:textId="77777777" w:rsidR="00EC049C" w:rsidRPr="00EC049C" w:rsidRDefault="00EC049C" w:rsidP="00EC049C">
             <w:pPr>
-              <w:pStyle w:val="Standarduser"/>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
-              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
-            </w:pPr>
-[...76 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007E77BE">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00EC049C" w:rsidRPr="00EC049C" w14:paraId="3162C43A" w14:textId="77777777" w:rsidTr="0010547C">
         <w:trPr>
-          <w:trHeight w:val="579"/>
-          <w:jc w:val="center"/>
+          <w:trHeight w:val="364"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2280" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1838" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-              <w:left w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
-              <w:left w:w="28" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
-              <w:right w:w="28" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007E77BE" w:rsidRDefault="00001B1C">
+          <w:p w14:paraId="788E3CF1" w14:textId="77777777" w:rsidR="00EC049C" w:rsidRPr="00EC049C" w:rsidRDefault="00EC049C" w:rsidP="00EC049C">
             <w:pPr>
-              <w:pStyle w:val="Standarduser"/>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
-              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...5 lines deleted...]
-              <w:t>連絡地址</w:t>
+            <w:r w:rsidRPr="00EC049C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>戶籍地址</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7418" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="7620" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-              <w:right w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
-              <w:left w:w="28" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
-              <w:right w:w="28" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007E77BE" w:rsidRDefault="00001B1C">
+          <w:p w14:paraId="03C4D66D" w14:textId="2FC40127" w:rsidR="00EC049C" w:rsidRPr="00EC049C" w:rsidRDefault="007F0177" w:rsidP="007F0177">
             <w:pPr>
-              <w:pStyle w:val="Standarduser"/>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
-              <w:spacing w:line="360" w:lineRule="exact"/>
-              <w:ind w:firstLine="378"/>
+              <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...5 lines deleted...]
-              <w:t>縣</w:t>
+            <w:r w:rsidRPr="007F0177">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>○○</w:t>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-              <w:t xml:space="preserve">　　</w:t>
+            <w:r w:rsidRPr="00EC049C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>縣市</w:t>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-              <w:t>鄉鎮</w:t>
+            <w:r w:rsidRPr="007F0177">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>○○</w:t>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-              <w:t xml:space="preserve">　　</w:t>
+            <w:r w:rsidRPr="00EC049C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>鄉鎮市區</w:t>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-              <w:t>路</w:t>
+            <w:r w:rsidRPr="007F0177">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>○○</w:t>
             </w:r>
-          </w:p>
-[...15 lines deleted...]
-              <w:t>市</w:t>
+            <w:r w:rsidRPr="00EC049C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>村里</w:t>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-              <w:t xml:space="preserve">　　</w:t>
+            <w:r w:rsidRPr="007F0177">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>00</w:t>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-              <w:t>市區</w:t>
+            <w:r w:rsidRPr="00EC049C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>鄰</w:t>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-              <w:t xml:space="preserve">　　</w:t>
+            <w:r w:rsidRPr="007F0177">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>○○</w:t>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-              <w:t>街</w:t>
+            <w:r w:rsidRPr="00EC049C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>路街</w:t>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-              <w:t xml:space="preserve">　　</w:t>
+            <w:r w:rsidRPr="007F0177">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>○</w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="27"/>
+            <w:r w:rsidRPr="00EC049C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>段</w:t>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-              <w:t xml:space="preserve">　　</w:t>
+            <w:r w:rsidRPr="007F0177">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>00</w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="27"/>
+            <w:r w:rsidRPr="00EC049C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>巷</w:t>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-              <w:t xml:space="preserve">　　</w:t>
+            <w:r w:rsidRPr="007F0177">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>00</w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="27"/>
+            <w:r w:rsidRPr="00EC049C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>弄</w:t>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-              <w:t xml:space="preserve">　　</w:t>
+            <w:r w:rsidRPr="007F0177">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>00</w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="27"/>
+            <w:r w:rsidRPr="00EC049C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>號</w:t>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-              <w:t xml:space="preserve">　　</w:t>
+            <w:r w:rsidRPr="007F0177">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>00</w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="27"/>
+            <w:r w:rsidRPr="00EC049C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>樓</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007E77BE">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00EC049C" w:rsidRPr="00EC049C" w14:paraId="68118230" w14:textId="77777777" w:rsidTr="0010547C">
         <w:trPr>
-          <w:trHeight w:val="536"/>
-          <w:jc w:val="center"/>
+          <w:trHeight w:val="513"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2280" w:type="dxa"/>
-[...35 lines deleted...]
-            <w:tcW w:w="2865" w:type="dxa"/>
+            <w:tcW w:w="1838" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
-              <w:left w:w="28" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
-              <w:right w:w="28" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007E77BE" w:rsidRDefault="007E77BE">
+          <w:p w14:paraId="350EBA7D" w14:textId="77777777" w:rsidR="00EC049C" w:rsidRPr="00EC049C" w:rsidRDefault="00EC049C" w:rsidP="00EC049C">
             <w:pPr>
-              <w:pStyle w:val="Standarduser"/>
-              <w:widowControl/>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
-              <w:spacing w:line="360" w:lineRule="exact"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00EC049C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>聯絡地址</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2140" w:type="dxa"/>
+            <w:tcW w:w="7620" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
-              <w:left w:w="15" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
-              <w:right w:w="6" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007E77BE" w:rsidRDefault="00001B1C">
+          <w:p w14:paraId="111529F3" w14:textId="77777777" w:rsidR="00EC049C" w:rsidRPr="00EC049C" w:rsidRDefault="00EC049C" w:rsidP="00EC049C">
             <w:pPr>
-              <w:pStyle w:val="Standarduser"/>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
-              <w:spacing w:line="240" w:lineRule="atLeast"/>
-              <w:jc w:val="center"/>
+              <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="3"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...5 lines deleted...]
-              <w:t>行動電話</w:t>
+            <w:r w:rsidRPr="00EC049C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC049C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>同上</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...18 lines deleted...]
-          <w:p w:rsidR="007E77BE" w:rsidRDefault="007E77BE">
+          <w:p w14:paraId="73F70F43" w14:textId="5240AF56" w:rsidR="00EC049C" w:rsidRPr="00EC049C" w:rsidRDefault="007F0177" w:rsidP="007F0177">
             <w:pPr>
-              <w:pStyle w:val="Standarduser"/>
-              <w:widowControl/>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
-              <w:spacing w:line="360" w:lineRule="exact"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...43 lines deleted...]
-              <w:t>申請目的</w:t>
+            <w:r w:rsidRPr="007F0177">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>○○</w:t>
             </w:r>
-          </w:p>
-[...11 lines deleted...]
-              <w:t>及銜接方式</w:t>
+            <w:r w:rsidRPr="00EC049C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>縣市</w:t>
             </w:r>
-          </w:p>
-[...71 lines deleted...]
-              <w:t>申請依據</w:t>
+            <w:r w:rsidRPr="007F0177">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>○○</w:t>
             </w:r>
-          </w:p>
-[...30 lines deleted...]
-              <w:t>農田水利法第</w:t>
+            <w:r w:rsidRPr="00EC049C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>鄉鎮市區</w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-              <w:t>13</w:t>
+            <w:r w:rsidRPr="007F0177">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>○○</w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-              <w:t>條第</w:t>
+            <w:r w:rsidRPr="00EC049C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>村里</w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-              <w:t>1</w:t>
+            <w:r w:rsidRPr="007F0177">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>00</w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-              <w:t>項。</w:t>
+            <w:r w:rsidRPr="00EC049C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>鄰</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007F0177">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>○○</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC049C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>路街</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007F0177">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>○</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC049C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>段</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007F0177">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>00</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC049C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>巷</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007F0177">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>00</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC049C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>弄</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007F0177">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>00</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC049C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>號</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007F0177">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>00</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC049C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>樓</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007E77BE">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00EC049C" w:rsidRPr="00EC049C" w14:paraId="40EC1DC8" w14:textId="77777777" w:rsidTr="0010547C">
         <w:trPr>
-          <w:trHeight w:val="511"/>
-          <w:jc w:val="center"/>
+          <w:trHeight w:val="644"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2280" w:type="dxa"/>
-[...543 lines deleted...]
-            <w:tcW w:w="1718" w:type="dxa"/>
+            <w:tcW w:w="1838" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
-              <w:left w:w="15" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
-              <w:right w:w="6" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007E77BE" w:rsidRDefault="00001B1C">
+          <w:p w14:paraId="02BC473B" w14:textId="77777777" w:rsidR="00EC049C" w:rsidRPr="00EC049C" w:rsidRDefault="00EC049C" w:rsidP="00EC049C">
             <w:pPr>
-              <w:pStyle w:val="Standarduser"/>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-              <w:t>銜接介入座標</w:t>
+            <w:r w:rsidRPr="00EC049C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>擬使用農田水利設施名稱</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7418" w:type="dxa"/>
-[...1266 lines deleted...]
-            <w:tcW w:w="1715" w:type="dxa"/>
+            <w:tcW w:w="7620" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
-              <w:left w:w="85" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
-              <w:right w:w="85" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007E77BE" w:rsidRDefault="00001B1C">
+          <w:p w14:paraId="0C05431B" w14:textId="77777777" w:rsidR="00EC049C" w:rsidRPr="00EC049C" w:rsidRDefault="00EC049C" w:rsidP="00EC049C">
             <w:pPr>
-              <w:pStyle w:val="Standarduser"/>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
-              <w:jc w:val="center"/>
+              <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="3"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-              <w:t>位置</w:t>
+            <w:r w:rsidRPr="00EC049C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>渠道名稱：</w:t>
             </w:r>
-          </w:p>
-[...11 lines deleted...]
-              <w:t>圖面</w:t>
+            <w:r w:rsidRPr="00EC049C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>__________________________</w:t>
             </w:r>
-          </w:p>
-[...95 lines deleted...]
-              <w:t>個月內）。</w:t>
+            <w:r w:rsidRPr="00EC049C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>【請填寫使用渠道名稱】</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007E77BE">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00EC049C" w:rsidRPr="00EC049C" w14:paraId="753E3CB5" w14:textId="77777777" w:rsidTr="0010547C">
         <w:trPr>
-          <w:trHeight w:val="1112"/>
-          <w:jc w:val="center"/>
+          <w:trHeight w:val="818"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="412" w:type="dxa"/>
-[...33 lines deleted...]
-            <w:tcW w:w="1715" w:type="dxa"/>
+            <w:tcW w:w="1838" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
-              <w:left w:w="85" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
-              <w:right w:w="85" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007E77BE" w:rsidRDefault="00001B1C">
+          <w:p w14:paraId="3D3F4A41" w14:textId="77777777" w:rsidR="00EC049C" w:rsidRPr="00EC049C" w:rsidRDefault="00EC049C" w:rsidP="00EC049C">
             <w:pPr>
-              <w:pStyle w:val="Standarduser"/>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...18 lines deleted...]
-              <w:t>證明文件</w:t>
+            <w:r w:rsidRPr="00EC049C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>檢附資料</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7414" w:type="dxa"/>
-[...114 lines deleted...]
-            <w:tcW w:w="1715" w:type="dxa"/>
+            <w:tcW w:w="7620" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
-              <w:left w:w="85" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
-              <w:right w:w="85" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007E77BE" w:rsidRDefault="00001B1C">
+          <w:p w14:paraId="40106A8B" w14:textId="77777777" w:rsidR="00EC049C" w:rsidRPr="00EC049C" w:rsidRDefault="00EC049C" w:rsidP="00EC049C">
             <w:pPr>
-              <w:pStyle w:val="Standarduser"/>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
-              <w:jc w:val="center"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="3"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-              <w:t>工程設計</w:t>
+            <w:r w:rsidRPr="00EC049C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC049C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>委託書（包含代理人身分證明文件影本）。</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007E77BE" w:rsidRDefault="00001B1C">
+          <w:p w14:paraId="50D4228C" w14:textId="0188CC73" w:rsidR="00EC049C" w:rsidRPr="00EC049C" w:rsidRDefault="00EC049C" w:rsidP="00EC049C">
             <w:pPr>
-              <w:pStyle w:val="Standarduser"/>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
-              <w:jc w:val="center"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="3"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...38 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00EC049C">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-              <w:t>工程設計圖說（工程施工平面配置圖及斷面圖，無涉及工程者免附）。</w:t>
+            <w:r w:rsidRPr="00EC049C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>申請農田水利設施</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC049C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>銜接</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC049C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>計畫書。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007E77BE">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00EC049C" w:rsidRPr="00EC049C" w14:paraId="1A1F0A55" w14:textId="77777777" w:rsidTr="0010547C">
         <w:trPr>
-          <w:trHeight w:val="701"/>
-          <w:jc w:val="center"/>
+          <w:trHeight w:val="818"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="412" w:type="dxa"/>
-[...33 lines deleted...]
-            <w:tcW w:w="1715" w:type="dxa"/>
+            <w:tcW w:w="1838" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
-              <w:left w:w="85" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
-              <w:right w:w="85" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007E77BE" w:rsidRDefault="00001B1C">
+          <w:p w14:paraId="6FABE283" w14:textId="77777777" w:rsidR="00EC049C" w:rsidRPr="00EC049C" w:rsidRDefault="00EC049C" w:rsidP="00EC049C">
             <w:pPr>
-              <w:pStyle w:val="Standarduser"/>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...18 lines deleted...]
-              <w:t>照片</w:t>
+            <w:r w:rsidRPr="00EC049C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>備註</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7414" w:type="dxa"/>
-[...93 lines deleted...]
-            <w:tcW w:w="1715" w:type="dxa"/>
+            <w:tcW w:w="7620" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
-              <w:left w:w="85" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
-              <w:right w:w="85" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007E77BE" w:rsidRDefault="00001B1C">
+          <w:p w14:paraId="301DB80C" w14:textId="77777777" w:rsidR="00EC049C" w:rsidRPr="00EC049C" w:rsidRDefault="00EC049C" w:rsidP="00EC049C">
             <w:pPr>
-              <w:pStyle w:val="Standarduser"/>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
-              <w:jc w:val="center"/>
+              <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+              <w:ind w:left="140" w:hanging="140"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-              <w:t>其他經主管機關指定之事項</w:t>
+            <w:r w:rsidRPr="00EC049C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC049C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>申請人或代理人對於本申請書及檢具附件填載之內容，如有虛偽不實或損害其他善意第三人者，願負一切法律責任。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7F2A72F5" w14:textId="77777777" w:rsidR="00EC049C" w:rsidRPr="00EC049C" w:rsidRDefault="00EC049C" w:rsidP="00EC049C">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+              <w:ind w:left="140" w:hanging="140"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC049C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC049C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>申請人為政府機關、公有公用事業機關及公法人者，得免填代表人及其國民身分證統一編號，惟仍應填具統一編號及委託書。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1A890F9A" w14:textId="77777777" w:rsidR="00EC049C" w:rsidRPr="00EC049C" w:rsidRDefault="00EC049C" w:rsidP="00EC049C">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+              <w:ind w:left="140" w:hanging="140"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC049C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>3.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC049C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>其他身分證明文件包括外僑居留證；不包括駕駛執照、健保卡或護照。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="17283E52" w14:textId="77777777" w:rsidR="00EC049C" w:rsidRPr="00EC049C" w:rsidRDefault="00EC049C" w:rsidP="00EC049C">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+              <w:ind w:left="140" w:hanging="140"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC049C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>4.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC049C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>有關應依「農田水利法」第</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC049C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC049C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>條第</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC049C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC049C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>項辦理銜接許可者，應包含收納地表</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00EC049C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>逕</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00EC049C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>流或配合政府</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00EC049C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>逕</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00EC049C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>流分擔之非廢污水銜接等部分。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7DEB8C2E" w14:textId="77777777" w:rsidR="00EC049C" w:rsidRPr="00EC049C" w:rsidRDefault="00EC049C" w:rsidP="00EC049C">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+              <w:ind w:left="140" w:hanging="140"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC049C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>5.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC049C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>申請人如為多數人者，請檢附申請人清冊，並得委託其中</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC049C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC049C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>人為代表，辦理申請事宜，如後續申請人有變更情形，請依「農田灌溉排水管理辦法」第</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC049C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>17</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC049C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>條辦理變更申請。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="506DA9FC" w14:textId="77777777" w:rsidR="00EC049C" w:rsidRPr="00EC049C" w:rsidRDefault="00EC049C" w:rsidP="00EC049C">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+              <w:ind w:left="140" w:hanging="140"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC049C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>6.</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00EC049C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>本表預留</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00EC049C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>空格不敷使用者，可依實際需要格式自行製作填寫或得另自檢附附件。</w:t>
             </w:r>
           </w:p>
         </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EC049C" w:rsidRPr="00EC049C" w14:paraId="0BD7D508" w14:textId="77777777" w:rsidTr="0010547C">
+        <w:trPr>
+          <w:trHeight w:val="441"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7414" w:type="dxa"/>
+            <w:tcW w:w="9458" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-              <w:right w:val="double" w:sz="4" w:space="0" w:color="000000"/>
-[...180 lines deleted...]
-              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
-              <w:left w:w="28" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
-              <w:right w:w="28" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007E77BE" w:rsidRDefault="00001B1C">
+          <w:p w14:paraId="33DC13EE" w14:textId="77777777" w:rsidR="00EC049C" w:rsidRPr="00EC049C" w:rsidRDefault="00EC049C" w:rsidP="00EC049C">
             <w:pPr>
-              <w:pStyle w:val="Standarduser"/>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
-              <w:jc w:val="center"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="640"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-              <w:t>備</w:t>
+            <w:r w:rsidRPr="00EC049C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>此致</w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">     </w:t>
+          </w:p>
+          <w:p w14:paraId="1CF55C04" w14:textId="77777777" w:rsidR="00EC049C" w:rsidRPr="00EC049C" w:rsidRDefault="00EC049C" w:rsidP="00EC049C">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="3"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC049C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>農業部農田水利署</w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EC049C" w:rsidRPr="00EC049C" w14:paraId="02D1444A" w14:textId="77777777" w:rsidTr="0010547C">
+        <w:trPr>
+          <w:trHeight w:val="662"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7414" w:type="dxa"/>
+            <w:tcW w:w="9458" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="000000"/>
-              <w:right w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
-              <w:left w:w="28" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
-              <w:right w:w="28" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007E77BE" w:rsidRDefault="00001B1C">
+          <w:p w14:paraId="721443A2" w14:textId="77777777" w:rsidR="00EC049C" w:rsidRPr="00EC049C" w:rsidRDefault="00EC049C" w:rsidP="00EC049C">
             <w:pPr>
-              <w:pStyle w:val="Standarduser"/>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
-              <w:ind w:left="227" w:right="204" w:hanging="227"/>
-              <w:jc w:val="both"/>
+              <w:spacing w:after="0" w:line="500" w:lineRule="exact"/>
+              <w:jc w:val="right"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="3"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-              <w:t>1.</w:t>
+            <w:r w:rsidRPr="00EC049C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">申請人：　　　　　　　　</w:t>
             </w:r>
-            <w:r>
-[...18 lines deleted...]
-              <w:t>得予以許可，其許可有效期間，依下列規定辦理：</w:t>
+            <w:r w:rsidRPr="00EC049C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>【簽名蓋章】</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007E77BE" w:rsidRDefault="00001B1C">
+          <w:p w14:paraId="0E7392BE" w14:textId="77777777" w:rsidR="00EC049C" w:rsidRPr="00EC049C" w:rsidRDefault="00EC049C" w:rsidP="00EC049C">
             <w:pPr>
-              <w:pStyle w:val="Standarduser"/>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
-              <w:ind w:left="580" w:right="204" w:hanging="340"/>
-              <w:jc w:val="both"/>
+              <w:spacing w:after="0" w:line="500" w:lineRule="exact"/>
+              <w:jc w:val="right"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="3"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-              <w:t>（</w:t>
+            <w:r w:rsidRPr="00EC049C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">代理人：　　　　　　　　</w:t>
             </w:r>
-            <w:r>
-[...11 lines deleted...]
-              <w:t>）不得超過申請時提供之土地使用同意證明文件之期限。</w:t>
+            <w:r w:rsidRPr="00EC049C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>【簽名蓋章】</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007E77BE" w:rsidRDefault="00001B1C">
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EC049C" w:rsidRPr="00EC049C" w14:paraId="6D70F341" w14:textId="77777777" w:rsidTr="0010547C">
+        <w:trPr>
+          <w:trHeight w:val="217"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9458" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="31358661" w14:textId="77777777" w:rsidR="00EC049C" w:rsidRPr="00EC049C" w:rsidRDefault="00EC049C" w:rsidP="00EC049C">
             <w:pPr>
-              <w:pStyle w:val="Standarduser"/>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
-              <w:ind w:left="580" w:right="204" w:hanging="340"/>
-              <w:jc w:val="both"/>
+              <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+              <w:ind w:left="295" w:hanging="295"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="3"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-              <w:t>（</w:t>
+            <w:r w:rsidRPr="00EC049C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>中華民國</w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-              <w:t>2</w:t>
+            <w:r w:rsidRPr="007F0177">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>○○○</w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-              <w:t>）許可有效期間不得超過</w:t>
+            <w:r w:rsidRPr="00EC049C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>年</w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-              <w:t>20</w:t>
+            <w:r w:rsidRPr="007F0177">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>○○</w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-              <w:t>年。</w:t>
+            <w:r w:rsidRPr="00EC049C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>月</w:t>
             </w:r>
-          </w:p>
-[...14 lines deleted...]
-              <w:t>2.</w:t>
+            <w:r w:rsidRPr="007F0177">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>○○</w:t>
             </w:r>
-            <w:r>
-[...155 lines deleted...]
-              <w:t>本表所留之空格如不敷使用，可依實際需要格式自行製作填寫。</w:t>
+            <w:r w:rsidRPr="00EC049C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>日</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="007E77BE" w:rsidRDefault="00001B1C">
-[...3 lines deleted...]
-        <w:ind w:left="851" w:hanging="611"/>
+    <w:p w14:paraId="61FAB2B4" w14:textId="1B27C58D" w:rsidR="00EC049C" w:rsidRPr="006B0911" w:rsidRDefault="00EC049C" w:rsidP="006B0911">
+      <w:pPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:afterLines="50" w:after="180" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...138 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
-          <w:kern w:val="0"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...1 lines deleted...]
-      </w:r>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="007E77BE" w:rsidRDefault="00001B1C">
-[...999 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId7"/>
+    <w:sectPr w:rsidR="00EC049C" w:rsidRPr="006B0911" w:rsidSect="007E0D44">
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="794" w:right="1134" w:bottom="794" w:left="1134" w:header="720" w:footer="851" w:gutter="0"/>
-[...1 lines deleted...]
-      <w:cols w:space="720"/>
+      <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080" w:header="851" w:footer="992" w:gutter="0"/>
+      <w:cols w:space="425"/>
+      <w:docGrid w:type="lines" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...17 lines deleted...]
-
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...12 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="新細明體">
     <w:altName w:val="PMingLiU"/>
     <w:panose1 w:val="02020500000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="標楷體">
+    <w:panose1 w:val="03000509000000000000"/>
+    <w:charset w:val="88"/>
+    <w:family w:val="script"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="00000003" w:usb1="080E0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="F">
-    <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Lucida Sans">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="細明體">
+    <w:altName w:val="MingLiU"/>
+    <w:panose1 w:val="02020509000000000000"/>
+    <w:charset w:val="88"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Liberation Sans">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="微軟正黑體">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="88"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="000002A7" w:usb1="28CF4400" w:usb2="00000016" w:usb3="00000000" w:csb0="00100009" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Lucida Sans">
-[...2 lines deleted...]
-    <w:family w:val="swiss"/>
+  <w:font w:name="SimSun">
+    <w:altName w:val="宋体"/>
+    <w:panose1 w:val="02010600030101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-    <w:r>
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="02E65DCF"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="41FCE8D8"/>
+    <w:styleLink w:val="WWNum25"/>
+    <w:lvl w:ilvl="0">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="□"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="480"/>
+      </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman"/>
+        <w:lang w:val="en-US"/>
       </w:rPr>
-      <w:fldChar w:fldCharType="begin"/>
-[...65 lines deleted...]
-      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
-      <w:start w:val="1"/>
-[...4 lines deleted...]
-        <w:ind w:left="1080" w:hanging="360"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
-      <w:start w:val="1"/>
-[...4 lines deleted...]
-        <w:ind w:left="1440" w:hanging="360"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3120" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
-      <w:start w:val="1"/>
-[...4 lines deleted...]
-        <w:ind w:left="1800" w:hanging="360"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
-      <w:start w:val="1"/>
-[...4 lines deleted...]
-        <w:ind w:left="2160" w:hanging="360"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4080" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
-      <w:start w:val="1"/>
-[...4 lines deleted...]
-        <w:ind w:left="2520" w:hanging="360"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4560" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
-      <w:start w:val="1"/>
-[...4 lines deleted...]
-        <w:ind w:left="2880" w:hanging="360"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
-      <w:start w:val="1"/>
-[...4 lines deleted...]
-        <w:ind w:left="3240" w:hanging="360"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5520" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
-      <w:start w:val="1"/>
-[...4 lines deleted...]
-        <w:ind w:left="3600" w:hanging="360"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6000" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0E8F365A"/>
+    <w:nsid w:val="037136AE"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="D65AC3F2"/>
-    <w:styleLink w:val="WWNum8"/>
+    <w:tmpl w:val="E0280FA0"/>
+    <w:styleLink w:val="WWNum84"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%2."/>
+      <w:lvlText w:val="."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%3."/>
+      <w:lvlText w:val="."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%4."/>
+      <w:lvlText w:val="."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%5."/>
+      <w:lvlText w:val="."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%6."/>
+      <w:lvlText w:val="."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%7."/>
+      <w:lvlText w:val="."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%8."/>
+      <w:lvlText w:val="."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%9."/>
+      <w:lvlText w:val="."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="10EA12D4"/>
+    <w:nsid w:val="03A1681B"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="F718E9AE"/>
-    <w:styleLink w:val="WWNum4"/>
+    <w:tmpl w:val="2B1AFFBA"/>
+    <w:styleLink w:val="WWNum55"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-[...4 lines deleted...]
-      </w:pPr>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="%1、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1035" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+        <w:b w:val="0"/>
+        <w:sz w:val="32"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-[...4 lines deleted...]
-      </w:pPr>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="（）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1330" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="32"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%3."/>
-[...2 lines deleted...]
-        <w:ind w:left="1440" w:hanging="360"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1755" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%4."/>
-[...2 lines deleted...]
-        <w:ind w:left="1800" w:hanging="360"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2235" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-[...3 lines deleted...]
-        <w:ind w:left="2160" w:hanging="360"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2715" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-[...3 lines deleted...]
-        <w:ind w:left="2520" w:hanging="360"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3195" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%7."/>
-[...2 lines deleted...]
-        <w:ind w:left="2880" w:hanging="360"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3675" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-[...3 lines deleted...]
-        <w:ind w:left="3240" w:hanging="360"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4155" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-[...3 lines deleted...]
-        <w:ind w:left="3600" w:hanging="360"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4635" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="169633D2"/>
+    <w:nsid w:val="03B4476C"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="542805C4"/>
-    <w:styleLink w:val="WWNum14"/>
+    <w:tmpl w:val="8E548DE6"/>
+    <w:styleLink w:val="WWNum811"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="%1．"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="960" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1920" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2400" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3840" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="03DD75B7"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="67EA1A6E"/>
+    <w:styleLink w:val="WWNum1311"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="%1．"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="960" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1920" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2400" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3840" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="041422E0"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="58E261AC"/>
+    <w:styleLink w:val="WWNum27"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="japaneseCounting"/>
       <w:lvlText w:val="%1、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:ind w:left="1317" w:hanging="465"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1920" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2400" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3840" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4800" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5280" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="04433A1E"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="90301432"/>
+    <w:styleLink w:val="WWNum62"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="%1、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="1035" w:hanging="720"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="32"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="japaneseCounting"/>
-      <w:lvlText w:val="（%2）"/>
-[...2 lines deleted...]
-        <w:ind w:left="1330" w:hanging="480"/>
+      <w:lvlText w:val="（）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="480" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%3."/>
+      <w:lvlText w:val="."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1755" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%4."/>
+      <w:lvlText w:val="."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2235" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
-      <w:lvlText w:val="%5、"/>
+      <w:lvlText w:val="、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2715" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="%6."/>
+      <w:lvlText w:val="."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="3195" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%7."/>
+      <w:lvlText w:val="."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3675" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
-      <w:lvlText w:val="%8、"/>
+      <w:lvlText w:val="、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4155" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="%9."/>
+      <w:lvlText w:val="."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4635" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="19CB3091"/>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="04EC71A1"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="CDE20062"/>
-[...86 lines deleted...]
-    <w:tmpl w:val="69DC75CA"/>
+    <w:tmpl w:val="20ACA7F8"/>
     <w:styleLink w:val="WWNum3"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="%1、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1317" w:hanging="465"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1920" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2400" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3840" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4800" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5280" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="05C62564"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="56F2ED18"/>
+    <w:styleLink w:val="WWNum131"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="%1．"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="960" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1920" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2400" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3840" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="068B2543"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="4C76BF0E"/>
+    <w:styleLink w:val="WWNum112"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%2."/>
+      <w:lvlText w:val="."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%3."/>
+      <w:lvlText w:val="."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%4."/>
+      <w:lvlText w:val="."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%5."/>
+      <w:lvlText w:val="."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%6."/>
+      <w:lvlText w:val="."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%7."/>
+      <w:lvlText w:val="."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%8."/>
+      <w:lvlText w:val="."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%9."/>
+      <w:lvlText w:val="."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="303B0430"/>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="07CC41AF"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="C8C258F2"/>
-    <w:styleLink w:val="1"/>
+    <w:tmpl w:val="4F387A20"/>
+    <w:styleLink w:val="WWNum8"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="%1．"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="960" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1920" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2400" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3840" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="09F414FD"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="BA7480BE"/>
+    <w:styleLink w:val="WWNum921"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="%1、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1035" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="32"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="（）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1330" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="32"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1755" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2235" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2715" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3195" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3675" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4155" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4635" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0A93597E"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="FB105F66"/>
+    <w:styleLink w:val="WWNum222"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0B2E09F9"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="919EF34C"/>
+    <w:styleLink w:val="WWNum10"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="%1、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1035" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="（）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1330" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1755" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2235" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2715" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3195" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3675" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4155" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4635" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0B706E0C"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="3BAA5EC2"/>
+    <w:styleLink w:val="WWNum512"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="%1、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1035" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+        <w:b w:val="0"/>
+        <w:sz w:val="32"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="（）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1330" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="32"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1755" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2235" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2715" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3195" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3675" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4155" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4635" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0B9E569F"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="93827212"/>
+    <w:styleLink w:val="WWNum92"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="%1、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1035" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="32"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="（）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1330" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="32"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1755" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2235" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2715" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3195" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3675" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4155" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4635" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0C6C43B5"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="5420EB58"/>
+    <w:styleLink w:val="WWNum102"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="%1、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1035" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="（）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1330" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1755" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2235" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2715" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3195" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3675" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4155" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4635" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0CE96F93"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="3C6AFCFE"/>
+    <w:styleLink w:val="WWNum1111"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="%1、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1035" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="（）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1330" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1755" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2235" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2715" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3195" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3675" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4155" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4635" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0D48465E"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="69BE2EA4"/>
+    <w:styleLink w:val="WWNum541"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0D775013"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="5148A514"/>
+    <w:styleLink w:val="WWNum121"/>
+    <w:lvl w:ilvl="0">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="□"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="240" w:hanging="240"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="新細明體" w:eastAsia="新細明體" w:hAnsi="新細明體"/>
+        <w:sz w:val="28"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0F597737"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="7C5EA096"/>
+    <w:styleLink w:val="WWNum61"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="%1、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1035" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="32"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="（）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="480" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1755" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2235" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2715" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3195" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3675" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4155" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4635" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="10BB100A"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="F2C05254"/>
+    <w:styleLink w:val="WWNum171"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="%1、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1035" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:eastAsia="標楷體"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="32"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="（）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1757" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:sz w:val="32"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1755" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2235" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2715" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3195" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3675" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4155" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4635" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="10FD61C2"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="1E58A0B8"/>
+    <w:styleLink w:val="WWNum101"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="120A4CB5"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="F4BC506A"/>
+    <w:styleLink w:val="WWNum110"/>
+    <w:lvl w:ilvl="0">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="□"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1317" w:hanging="465"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+        <w:sz w:val="28"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1920" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2400" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3840" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4800" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5280" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="121B41BF"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0A862BF2"/>
+    <w:styleLink w:val="WWNum21"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="288" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1338" w:hanging="750"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1548" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2028" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2508" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2988" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3468" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3948" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4428" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="129751A9"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="1E32AEE6"/>
+    <w:styleLink w:val="WWNum191"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="%1、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1035" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="（）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1330" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1755" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2235" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2715" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3195" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3675" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4155" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4635" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="12C36C9A"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="2E6A1D46"/>
+    <w:styleLink w:val="WWNum85"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="%1．"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="960" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1920" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2400" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3840" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1473438C"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="10C259EC"/>
+    <w:styleLink w:val="WWNum711"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="%1、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1035" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="32"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="（）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="480" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1755" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2235" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2715" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3195" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3675" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4155" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4635" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="16376C7F"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="16BC7F88"/>
+    <w:styleLink w:val="WWNum231"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="795" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1275" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1755" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2235" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2715" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3195" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3675" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4155" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4635" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="180D5751"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0B426088"/>
+    <w:styleLink w:val="112"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
-      <w:lvlText w:val="%2."/>
+      <w:lvlText w:val="."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
-      <w:lvlText w:val="%3."/>
+      <w:lvlText w:val="."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
-      <w:lvlText w:val="%4."/>
+      <w:lvlText w:val="."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
-      <w:lvlText w:val="%5."/>
+      <w:lvlText w:val="."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
-      <w:lvlText w:val="%6."/>
+      <w:lvlText w:val="."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
-      <w:lvlText w:val="%7."/>
+      <w:lvlText w:val="."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
-      <w:lvlText w:val="%8."/>
+      <w:lvlText w:val="."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
-      <w:lvlText w:val="%9."/>
+      <w:lvlText w:val="."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="30C82C4A"/>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="18A068FC"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="7AE4DD16"/>
-    <w:styleLink w:val="WWNum5"/>
+    <w:tmpl w:val="B1A2161E"/>
+    <w:styleLink w:val="WWNum51"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="%1、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1035" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+        <w:b w:val="0"/>
+        <w:sz w:val="32"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="（）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1330" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="32"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1755" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2235" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2715" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3195" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3675" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4155" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4635" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="18B337E6"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="5860CA38"/>
+    <w:styleLink w:val="WWNum83"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="%1．"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="960" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1920" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2400" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3840" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="19422C49"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="5B52C5FC"/>
+    <w:styleLink w:val="WWNum53"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="%1、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1035" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+        <w:b w:val="0"/>
+        <w:sz w:val="32"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="（）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1330" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="32"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1755" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2235" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2715" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3195" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3675" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4155" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4635" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="19464C02"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="7BC25ECA"/>
+    <w:styleLink w:val="WWNum13"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%2."/>
+      <w:lvlText w:val="."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%3."/>
+      <w:lvlText w:val="."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%4."/>
+      <w:lvlText w:val="."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%5."/>
+      <w:lvlText w:val="."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%6."/>
+      <w:lvlText w:val="."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%7."/>
+      <w:lvlText w:val="."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%8."/>
+      <w:lvlText w:val="."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%9."/>
+      <w:lvlText w:val="."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="32692F47"/>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="197C668F"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="CF58EAB0"/>
-    <w:styleLink w:val="WWNum12"/>
+    <w:tmpl w:val="8E8AAF2E"/>
+    <w:styleLink w:val="WWNum23"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:ind w:left="795" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1275" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1755" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2235" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2715" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3195" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3675" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4155" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4635" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1A166E03"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="7160D472"/>
+    <w:styleLink w:val="41"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%2."/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val="."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%3."/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val="."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%4."/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val="."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%5."/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val="."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%6."/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val="."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%7."/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val="."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%8."/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val="."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%9."/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val="."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3C7E6EA2"/>
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1A351FAD"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="07164F82"/>
-[...261 lines deleted...]
-    <w:styleLink w:val="WWNum15"/>
+    <w:tmpl w:val="E94ED2E0"/>
+    <w:styleLink w:val="WWNum24"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="japaneseCounting"/>
       <w:lvlText w:val="%1、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1035" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:eastAsia="標楷體"/>
         <w:b w:val="0"/>
         <w:sz w:val="32"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="japaneseCounting"/>
-      <w:lvlText w:val="（%2）"/>
-[...2 lines deleted...]
-        <w:ind w:left="1330" w:hanging="480"/>
+      <w:lvlText w:val="（）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1473" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:eastAsia="標楷體"/>
         <w:sz w:val="32"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%3."/>
+      <w:lvlText w:val="."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1755" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%4."/>
+      <w:lvlText w:val="."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2235" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
-      <w:lvlText w:val="%5、"/>
+      <w:lvlText w:val="、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2715" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="%6."/>
+      <w:lvlText w:val="."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="3195" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%7."/>
+      <w:lvlText w:val="."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3675" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
-      <w:lvlText w:val="%8、"/>
+      <w:lvlText w:val="、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4155" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="%9."/>
+      <w:lvlText w:val="."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4635" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="473D2627"/>
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1B314A2C"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="CE122780"/>
-    <w:styleLink w:val="WWNum17"/>
+    <w:tmpl w:val="8256BD60"/>
+    <w:styleLink w:val="WWNum511"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1DB445A8"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="128CE6E6"/>
+    <w:styleLink w:val="WWNum22"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1DB72B4A"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="E828C690"/>
+    <w:styleLink w:val="WWNum5111"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1DC963B6"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="F8FA3326"/>
+    <w:styleLink w:val="WWNum411"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="%1、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1035" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="（）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1330" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1755" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2235" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2715" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3195" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3675" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4155" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4635" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1EAA1698"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="05EA3886"/>
+    <w:styleLink w:val="WWNum931"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="%1、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1035" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="32"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="（）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1332" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="32"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1755" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2235" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2715" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3195" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3675" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4155" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4635" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1F000CB3"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="C874BB00"/>
+    <w:styleLink w:val="WWNum74"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1F5F2F36"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="ACF47F5E"/>
+    <w:styleLink w:val="WWNum6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="%1、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1035" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="32"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="（）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="480" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1755" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2235" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2715" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3195" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3675" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4155" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4635" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1FB51157"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="F15E582A"/>
+    <w:styleLink w:val="WWNum15"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="%1、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1035" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="（）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1330" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1755" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2235" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2715" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3195" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3675" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4155" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4635" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="20A21925"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="D1CE59FA"/>
+    <w:styleLink w:val="WWNum441"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="21376FD6"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="845C4FA8"/>
+    <w:styleLink w:val="WWNum75"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="%1、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1035" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="32"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="（）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="480" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1755" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2235" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2715" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3195" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3675" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4155" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4635" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="22890C1A"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="CC964F44"/>
+    <w:styleLink w:val="WWNum431"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="%1、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1035" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="（）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1330" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1755" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2235" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2715" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3195" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3675" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4155" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4635" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="24EB735D"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="2F402D1A"/>
+    <w:styleLink w:val="WWNum941"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="256419B5"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="D5FA8A8C"/>
+    <w:styleLink w:val="WWNum641"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="292F2D43"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="53A44BA6"/>
+    <w:styleLink w:val="WWNum18"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="%1、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1035" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="（）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1330" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1755" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2235" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2715" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3195" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3675" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4155" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4635" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="299A4421"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="D7A46DB6"/>
+    <w:styleLink w:val="WWNum71"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="%1、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1035" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="32"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="（）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="480" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1755" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2235" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2715" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3195" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3675" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4155" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4635" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="29A307C3"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="D9F87C58"/>
+    <w:styleLink w:val="WWNum831"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="%1．"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="960" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1920" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2400" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3840" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="53" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="29D62F1C"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="2580F1F6"/>
+    <w:styleLink w:val="WWNum621"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="%1、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1035" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="32"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="（）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="480" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1755" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2235" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2715" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3195" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3675" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4155" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4635" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="54" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2AB9278C"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="9C306AF2"/>
+    <w:styleLink w:val="WWNum42"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="%1、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1035" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="（）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1330" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1755" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2235" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2715" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3195" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3675" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4155" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4635" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="55" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2AE676BA"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="3A040560"/>
+    <w:styleLink w:val="WWNum911"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="%1、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1035" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="32"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="（）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1188" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="32"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1755" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2235" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2715" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3195" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3675" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4155" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4635" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="56" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2B4528EA"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="AC245604"/>
+    <w:styleLink w:val="WWNum2121"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="57" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2B7430AD"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="39C6D6A4"/>
+    <w:styleLink w:val="WWNum132"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="58" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2D6E17DD"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="52920C92"/>
+    <w:styleLink w:val="WWNum841"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="59" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2D927107"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="E8AA654E"/>
+    <w:styleLink w:val="WWNum141"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="%1、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1035" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:eastAsia="標楷體"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="32"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="（）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1330" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:sz w:val="32"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1755" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2235" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2715" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3195" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3675" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4155" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4635" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="60" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2DDB5DA8"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="65EEDD38"/>
+    <w:styleLink w:val="WWNum54"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="61" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2EDE32B2"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="1D14EE84"/>
+    <w:styleLink w:val="WWNum3111"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="648" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1248" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1728" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2208" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2688" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3168" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3648" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4128" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4608" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="62" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="31606F0E"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="9358379A"/>
+    <w:styleLink w:val="WWNum5"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="%1、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1035" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+        <w:b w:val="0"/>
+        <w:sz w:val="32"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="（）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1330" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="32"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1755" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2235" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2715" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3195" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3675" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4155" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4635" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="63" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="319E24BF"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="C9F42036"/>
+    <w:styleLink w:val="WWNum95"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="%1、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1035" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="32"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="（）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1330" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="32"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1755" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2235" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2715" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3195" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3675" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4155" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4635" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="64" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3291172F"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="3C82CFD2"/>
+    <w:styleLink w:val="WWNum521"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="%1、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1035" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+        <w:b w:val="0"/>
+        <w:sz w:val="32"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="（）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1330" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="32"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1755" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2235" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2715" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3195" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3675" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4155" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4635" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="65" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="341A062A"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="5EDA3A40"/>
+    <w:styleLink w:val="WWNum94"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="66" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="363F450A"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="CAB419DC"/>
+    <w:styleLink w:val="WWNum2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="%1、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1317" w:hanging="465"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1920" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2400" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3840" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4800" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5280" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="67" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="385C5582"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="3DD8048C"/>
+    <w:styleLink w:val="WWNum7"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="%1、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1035" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="32"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="（）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="480" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1755" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2235" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2715" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3195" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3675" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4155" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4635" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="68" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="39FB06FB"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="17546C2C"/>
+    <w:styleLink w:val="WWNum43"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="%1、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1035" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="（）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1330" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1755" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2235" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2715" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3195" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3675" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4155" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4635" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="69" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3A5344BD"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="86029F66"/>
+    <w:styleLink w:val="WWNum421"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="%1、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1035" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="（）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1330" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1755" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2235" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2715" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3195" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3675" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4155" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4635" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="70" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3C2648D9"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="E3109BE4"/>
+    <w:styleLink w:val="WWNum1221"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="71" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3E6C63BE"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="731A0628"/>
+    <w:styleLink w:val="WWNum181"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="%1、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1035" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="（）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1330" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1755" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2235" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2715" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3195" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3675" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4155" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4635" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="72" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3EF57C16"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="5C62A4FE"/>
+    <w:styleLink w:val="WWNum41"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="%1、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1035" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="（）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1330" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1755" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2235" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2715" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3195" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3675" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4155" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4635" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="73" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3F3A6830"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="9B4886F2"/>
+    <w:styleLink w:val="WWNum81"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="%1．"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="960" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1920" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2400" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3840" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="74" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3F4D32B2"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="140209BE"/>
+    <w:styleLink w:val="WWNum631"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="%1、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1035" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="32"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="（）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="480" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1755" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2235" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2715" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3195" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3675" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4155" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4635" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="75" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="411A4E4E"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="724A1F1E"/>
+    <w:styleLink w:val="WWNum45"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="%1、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1035" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="（）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1330" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1755" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2235" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2715" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3195" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3675" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4155" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4635" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="76" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4162144E"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="6E94B714"/>
+    <w:styleLink w:val="WWNum73"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="%1、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1035" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="32"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="（）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="480" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1755" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2235" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2715" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3195" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3675" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4155" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4635" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="77" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="425451E0"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="8788E562"/>
+    <w:styleLink w:val="WWNum611"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="%1、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1035" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="32"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="（）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="480" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1755" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2235" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2715" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3195" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3675" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4155" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4635" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="78" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="44C02B23"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="5768C350"/>
+    <w:styleLink w:val="WWNum731"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="%1、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1035" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="32"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="（）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="480" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1755" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2235" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2715" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3195" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3675" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4155" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4635" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="79" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="44EB2FD4"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="3EA21BA0"/>
+    <w:styleLink w:val="WWNum241"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="%1、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1035" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:eastAsia="標楷體"/>
+        <w:b w:val="0"/>
+        <w:sz w:val="32"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="（）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1473" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:eastAsia="標楷體"/>
+        <w:sz w:val="32"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1755" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2235" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2715" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3195" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3675" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4155" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4635" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="80" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="48EF3217"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="D4DEF14C"/>
+    <w:styleLink w:val="21"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="81" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="49E47CEF"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="85709058"/>
+    <w:styleLink w:val="WWNum123"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="□"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="240" w:hanging="240"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="新細明體" w:eastAsia="新細明體" w:hAnsi="新細明體"/>
+        <w:sz w:val="28"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="82" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4A321D45"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="28B62100"/>
+    <w:styleLink w:val="WWNum321"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="83" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4B844C82"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="9C06066C"/>
+    <w:styleLink w:val="WWNum311"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="648" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1248" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1728" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2208" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2688" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3168" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3648" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4128" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4608" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="84" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4FF1178D"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="6972CF9A"/>
+    <w:styleLink w:val="WWNum16"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="%1、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1035" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="（）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1330" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1755" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2235" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2715" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3195" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3675" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4155" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4635" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="85" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="506F7AA3"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="3B5EF2A0"/>
+    <w:styleLink w:val="WWNum64"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="86" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5272357F"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="ED2C7A48"/>
+    <w:styleLink w:val="WWNum821"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="%1．"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="960" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1920" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2400" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3840" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="87" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="541F7159"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="44B8AC72"/>
+    <w:styleLink w:val="WWNum12"/>
+    <w:lvl w:ilvl="0">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="□"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="240" w:hanging="240"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="新細明體" w:eastAsia="新細明體" w:hAnsi="新細明體"/>
+        <w:sz w:val="28"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="88" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="564272AE"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="A1280A80"/>
+    <w:styleLink w:val="WWNum4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="%1、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1035" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="（）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1330" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1755" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2235" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2715" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3195" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3675" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4155" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4635" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="89" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="56652C18"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="8C02B48C"/>
+    <w:styleLink w:val="11"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="90" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="570119E5"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="385A248E"/>
+    <w:styleLink w:val="WWNum122"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="91" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="57175B78"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="CAA22E8A"/>
+    <w:styleLink w:val="13"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="92" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="575346C4"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="01380A40"/>
+    <w:styleLink w:val="WWNum312"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="93" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="595D0ECD"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="EE281CA6"/>
+    <w:styleLink w:val="WWNum721"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="%1、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1035" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="32"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="（）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="480" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1755" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2235" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2715" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3195" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3675" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4155" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4635" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="94" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="59CA68E1"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="BACE242C"/>
+    <w:styleLink w:val="WWNum33"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="%1、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1317" w:hanging="465"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1920" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2400" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3840" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4800" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5280" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="95" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5A6468D6"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="54BE93F0"/>
+    <w:styleLink w:val="LFO41"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="taiwaneseCountingThousand"/>
+      <w:lvlText w:val="%1、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="564" w:hanging="540"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="984" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1464" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1944" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2424" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2904" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3384" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3864" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4344" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="96" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5BF46950"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="C79E7AA8"/>
+    <w:styleLink w:val="WWNum20"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="%1、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1035" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:eastAsia="標楷體" w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="（）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1330" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1755" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2235" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2715" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3195" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3675" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4155" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4635" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="97" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5D973501"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="506CD3D8"/>
+    <w:styleLink w:val="WWNum111"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="%1、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1035" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="（）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1330" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1755" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2235" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2715" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3195" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3675" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4155" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4635" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="98" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5F492E1B"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="F08027EA"/>
+    <w:styleLink w:val="WWNum72"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="%1、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1035" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="32"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="（）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="480" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1755" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2235" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2715" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3195" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3675" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4155" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4635" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="99" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5F5767C0"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="E4F06090"/>
+    <w:styleLink w:val="WWNum251"/>
+    <w:lvl w:ilvl="0">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="□"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
-[...2 lines deleted...]
-        <w:ind w:left="1440" w:hanging="360"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
-[...2 lines deleted...]
-        <w:ind w:left="2160" w:hanging="360"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3120" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
-[...2 lines deleted...]
-        <w:ind w:left="3600" w:hanging="360"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4080" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
-[...2 lines deleted...]
-        <w:ind w:left="4320" w:hanging="360"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4560" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
-[...254 lines deleted...]
-        <w:ind w:left="5760" w:hanging="360"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5520" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="6000" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="72B132FE"/>
+  <w:abstractNum w:abstractNumId="100" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5F905222"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="E7C0571E"/>
-    <w:styleLink w:val="WWNum10"/>
+    <w:tmpl w:val="47724F94"/>
+    <w:styleLink w:val="WWNum1"/>
     <w:lvl w:ilvl="0">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="□"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1317" w:hanging="465"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+        <w:sz w:val="28"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1920" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2400" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3840" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4800" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5280" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="101" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="602D69B0"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="BFEEAB88"/>
+    <w:styleLink w:val="WWNum11"/>
+    <w:lvl w:ilvl="0">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="□"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1317" w:hanging="465"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+        <w:sz w:val="28"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1920" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2400" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3840" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4800" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5280" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="102" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="60752A7D"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="926006BA"/>
+    <w:styleLink w:val="WWNum531"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="%1、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1035" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+        <w:b w:val="0"/>
+        <w:sz w:val="32"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="（）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1330" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="32"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1755" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2235" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2715" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3195" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3675" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4155" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4635" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="103" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="60D507AC"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0062031C"/>
+    <w:styleLink w:val="WWNum44"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%2."/>
+      <w:lvlText w:val="."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%3."/>
+      <w:lvlText w:val="."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%4."/>
+      <w:lvlText w:val="."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%5."/>
+      <w:lvlText w:val="."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%6."/>
+      <w:lvlText w:val="."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%7."/>
+      <w:lvlText w:val="."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%8."/>
+      <w:lvlText w:val="."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%9."/>
+      <w:lvlText w:val="."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="732E0043"/>
+  <w:abstractNum w:abstractNumId="104" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="61444712"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="9124B64C"/>
-    <w:styleLink w:val="WWNum7"/>
+    <w:tmpl w:val="A04C016E"/>
+    <w:styleLink w:val="WWNum1211"/>
     <w:lvl w:ilvl="0">
-      <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="□"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="240" w:hanging="240"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="新細明體" w:eastAsia="新細明體" w:hAnsi="新細明體"/>
+        <w:sz w:val="28"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="105" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="61524D54"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="B47A35D2"/>
+    <w:styleLink w:val="2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%2."/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val="."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%3."/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val="."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%4."/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val="."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%5."/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val="."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%6."/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val="."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%7."/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val="."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%8."/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val="."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%9."/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val="."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="75771D3D"/>
+  <w:abstractNum w:abstractNumId="106" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="618D24EB"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="CC0EE6C8"/>
-    <w:styleLink w:val="WWNum2"/>
+    <w:tmpl w:val="0734C5DA"/>
+    <w:styleLink w:val="WWNum82"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="%1．"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="960" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1920" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2400" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3840" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="107" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="62593B45"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="F74A76AA"/>
+    <w:styleLink w:val="WWNum65"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="%1、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1035" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="32"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="（）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="480" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1755" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2235" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2715" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3195" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3675" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4155" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4635" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="108" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="625F2DB1"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="5A029B78"/>
+    <w:styleLink w:val="WWNum32"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%2."/>
+      <w:lvlText w:val="."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%3."/>
+      <w:lvlText w:val="."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%4."/>
+      <w:lvlText w:val="."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%5."/>
+      <w:lvlText w:val="."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%6."/>
+      <w:lvlText w:val="."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%7."/>
+      <w:lvlText w:val="."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%8."/>
+      <w:lvlText w:val="."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%9."/>
+      <w:lvlText w:val="."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:abstractNum w:abstractNumId="109" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="651E01CF"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="4496B686"/>
+    <w:styleLink w:val="WWNum1011"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="110" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="65F075B5"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="D908B102"/>
+    <w:styleLink w:val="WWNum2111"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="288" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1338" w:hanging="750"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1548" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2028" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2508" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2988" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3468" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3948" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4428" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="111" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="665E671E"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="68B21198"/>
+    <w:styleLink w:val="121"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="112" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="66EE110C"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="732E0EC2"/>
+    <w:styleLink w:val="WWNum14"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="%1、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1035" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:eastAsia="標楷體"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="32"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="（）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1330" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:sz w:val="32"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1755" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2235" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2715" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3195" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3675" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4155" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4635" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="113" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="69CB57DB"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="691E0736"/>
+    <w:styleLink w:val="WWNum3121"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="114" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="69F63DC6"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="21BC7968"/>
+    <w:styleLink w:val="WWNum212"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="115" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6A6731D8"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="F01E6FEA"/>
+    <w:styleLink w:val="WWNum113"/>
+    <w:lvl w:ilvl="0">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="□"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1317" w:hanging="465"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+        <w:sz w:val="28"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1920" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2400" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3840" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4800" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5280" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="116" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6AA33114"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0304EBEC"/>
+    <w:styleLink w:val="WWNum17"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="%1、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1035" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:eastAsia="標楷體"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="32"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="（）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1757" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:sz w:val="32"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1755" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2235" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2715" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3195" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3675" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4155" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4635" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="117" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6AF21F55"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="782819CA"/>
+    <w:styleLink w:val="WWNum2211"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="%1、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1035" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:eastAsia="標楷體"/>
+        <w:b w:val="0"/>
+        <w:sz w:val="32"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="（）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1330" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:eastAsia="標楷體"/>
+        <w:sz w:val="32"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1755" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2235" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2715" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3195" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3675" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4155" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4635" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="118" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6C0415AD"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="98F22A30"/>
+    <w:styleLink w:val="WWNum221"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="%1、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1035" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:eastAsia="標楷體"/>
+        <w:b w:val="0"/>
+        <w:sz w:val="32"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="（）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1330" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:eastAsia="標楷體"/>
+        <w:sz w:val="32"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1755" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2235" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2715" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3195" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3675" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4155" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4635" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="119" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6DC26AEC"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="431267A2"/>
+    <w:styleLink w:val="WWNum63"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="%1、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1035" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="32"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="（）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="480" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1755" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2235" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2715" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3195" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3675" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4155" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4635" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="120" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6F362B69"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="27A2B858"/>
+    <w:styleLink w:val="WWNum213"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="288" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1338" w:hanging="750"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1548" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2028" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2508" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2988" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3468" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3948" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4428" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="121" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6F875AB5"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="4050BAFC"/>
+    <w:styleLink w:val="111"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="122" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="72114C6B"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="EA903280"/>
+    <w:styleLink w:val="WWNum313"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="648" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1248" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1728" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2208" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2688" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3168" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3648" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4128" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4608" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="123" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="725C032C"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="CE5E83F4"/>
+    <w:styleLink w:val="WWNum1121"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="124" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="737A6FC6"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="A7E8E83A"/>
+    <w:styleLink w:val="WWNum52"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="%1、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1035" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+        <w:b w:val="0"/>
+        <w:sz w:val="32"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="（）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1330" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="32"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1755" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2235" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2715" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3195" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3675" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4155" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4635" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="125" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="73BF3214"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="B9E6322C"/>
+    <w:styleLink w:val="WWNum9"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="%1、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1035" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="32"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="（）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1330" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="32"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1755" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2235" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2715" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3195" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3675" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4155" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4635" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="126" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="757842E9"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="32F4139A"/>
+    <w:styleLink w:val="12"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="127" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7582525B"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="4F9C8214"/>
+    <w:styleLink w:val="WWNum201"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="%1、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1035" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:eastAsia="標楷體" w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="（）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1330" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1755" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2235" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2715" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3195" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3675" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4155" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4635" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="128" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="76795593"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="4F18A96A"/>
+    <w:styleLink w:val="WWNum741"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="129" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="768E6C67"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="E370F1BC"/>
+    <w:styleLink w:val="WWNum261"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="648" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1248" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1728" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2208" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2688" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3168" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3648" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4128" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4608" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="130" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="78DC566B"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="08AAA4EC"/>
+    <w:styleLink w:val="4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="131" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7B3334F9"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="FB1E6104"/>
+    <w:styleLink w:val="WWNum19"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="%1、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1035" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="（）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1330" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1755" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2235" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2715" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3195" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3675" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4155" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4635" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="132" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7BB1771C"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="7254804A"/>
+    <w:styleLink w:val="WWNum211"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="288" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1338" w:hanging="750"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1548" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2028" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2508" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2988" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3468" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3948" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4428" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="133" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7CD70870"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="B1CA37EC"/>
+    <w:styleLink w:val="WWNum161"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="%1、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1035" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="（）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1330" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1755" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2235" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2715" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3195" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3675" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4155" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4635" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="134" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7D0E612E"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="BD748BDA"/>
+    <w:styleLink w:val="WWNum26"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="648" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1248" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1728" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2208" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2688" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3168" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3648" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4128" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4608" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="135" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7D4D54B7"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="549E8F1E"/>
+    <w:styleLink w:val="LFO4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="taiwaneseCountingThousand"/>
+      <w:pStyle w:val="a"/>
+      <w:lvlText w:val="%1、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="564" w:hanging="540"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="984" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1464" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1944" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2424" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2904" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3384" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3864" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4344" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="136" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7E362CF1"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="AA6EB74C"/>
+    <w:styleLink w:val="WWNum91"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="%1、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1035" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="32"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="（）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1188" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="32"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1755" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2235" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2715" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3195" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3675" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4155" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4635" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="137" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7EEF623C"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="A6BADCBC"/>
+    <w:styleLink w:val="WWNum151"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="%1、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1035" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="（）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1330" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1755" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2235" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2715" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3195" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3675" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4155" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4635" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="138" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7F331DA5"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0C42B214"/>
+    <w:styleLink w:val="WWNum93"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="%1、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1035" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="32"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="（）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1332" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="32"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1755" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2235" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2715" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3195" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3675" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4155" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4635" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="139" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7FDD1EAA"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="2AA0C07C"/>
+    <w:styleLink w:val="WWNum31"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="648" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1248" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1728" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2208" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2688" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3168" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3648" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4128" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4608" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="716392818">
+    <w:abstractNumId w:val="100"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="499153935">
+    <w:abstractNumId w:val="88"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="877592959">
+    <w:abstractNumId w:val="62"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1402170796">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1715032759">
+    <w:abstractNumId w:val="67"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1250893017">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="60830841">
+    <w:abstractNumId w:val="125"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="91049222">
+    <w:abstractNumId w:val="87"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="799226946">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="2115830381">
+    <w:abstractNumId w:val="139"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="387843052">
+    <w:abstractNumId w:val="72"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="1584339342">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="17510800">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="574978754">
+    <w:abstractNumId w:val="51"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="784619305">
+    <w:abstractNumId w:val="73"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="988092090">
+    <w:abstractNumId w:val="136"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="1325161801">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="190187915">
+    <w:abstractNumId w:val="132"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="1411734861">
+    <w:abstractNumId w:val="83"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="553736787">
+    <w:abstractNumId w:val="54"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="1111899076">
+    <w:abstractNumId w:val="124"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="325935522">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="23" w16cid:durableId="1436515899">
+    <w:abstractNumId w:val="98"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="2085685401">
+    <w:abstractNumId w:val="106"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="1622953263">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="2098476734">
+    <w:abstractNumId w:val="89"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="465513126">
+    <w:abstractNumId w:val="105"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="299041529">
+    <w:abstractNumId w:val="101"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="1238784532">
+    <w:abstractNumId w:val="66"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="858667039">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="31" w16cid:durableId="862323902">
+    <w:abstractNumId w:val="68"/>
+  </w:num>
+  <w:num w:numId="32" w16cid:durableId="1850439320">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="33" w16cid:durableId="499664731">
+    <w:abstractNumId w:val="119"/>
+  </w:num>
+  <w:num w:numId="34" w16cid:durableId="200018040">
+    <w:abstractNumId w:val="76"/>
+  </w:num>
+  <w:num w:numId="35" w16cid:durableId="1020931131">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="36" w16cid:durableId="312679595">
+    <w:abstractNumId w:val="138"/>
+  </w:num>
+  <w:num w:numId="37" w16cid:durableId="685719124">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="38" w16cid:durableId="1066760102">
+    <w:abstractNumId w:val="97"/>
+  </w:num>
+  <w:num w:numId="39" w16cid:durableId="1855340164">
+    <w:abstractNumId w:val="121"/>
+  </w:num>
+  <w:num w:numId="40" w16cid:durableId="1314410633">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="41" w16cid:durableId="1734087403">
+    <w:abstractNumId w:val="90"/>
+  </w:num>
+  <w:num w:numId="42" w16cid:durableId="2019036215">
+    <w:abstractNumId w:val="114"/>
+  </w:num>
+  <w:num w:numId="43" w16cid:durableId="1165124580">
+    <w:abstractNumId w:val="92"/>
+  </w:num>
+  <w:num w:numId="44" w16cid:durableId="578515719">
+    <w:abstractNumId w:val="126"/>
+  </w:num>
+  <w:num w:numId="45" w16cid:durableId="1651714084">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="46" w16cid:durableId="1720011506">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="47" w16cid:durableId="1850216874">
+    <w:abstractNumId w:val="108"/>
+  </w:num>
+  <w:num w:numId="48" w16cid:durableId="1545677637">
+    <w:abstractNumId w:val="103"/>
+  </w:num>
+  <w:num w:numId="49" w16cid:durableId="325206612">
+    <w:abstractNumId w:val="60"/>
+  </w:num>
+  <w:num w:numId="50" w16cid:durableId="1049525530">
+    <w:abstractNumId w:val="85"/>
+  </w:num>
+  <w:num w:numId="51" w16cid:durableId="1381857384">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="52" w16cid:durableId="1896893282">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="53" w16cid:durableId="2103408491">
+    <w:abstractNumId w:val="65"/>
+  </w:num>
+  <w:num w:numId="54" w16cid:durableId="624889976">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="55" w16cid:durableId="428505633">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="56" w16cid:durableId="892351583">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="57" w16cid:durableId="1085109539">
+    <w:abstractNumId w:val="112"/>
+  </w:num>
+  <w:num w:numId="58" w16cid:durableId="1316376729">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="59" w16cid:durableId="1978879847">
+    <w:abstractNumId w:val="84"/>
+  </w:num>
+  <w:num w:numId="60" w16cid:durableId="496699543">
+    <w:abstractNumId w:val="116"/>
+  </w:num>
+  <w:num w:numId="61" w16cid:durableId="1086803739">
+    <w:abstractNumId w:val="50"/>
+  </w:num>
+  <w:num w:numId="62" w16cid:durableId="614799546">
+    <w:abstractNumId w:val="131"/>
+  </w:num>
+  <w:num w:numId="63" w16cid:durableId="137840640">
+    <w:abstractNumId w:val="96"/>
+  </w:num>
+  <w:num w:numId="64" w16cid:durableId="1596017158">
+    <w:abstractNumId w:val="118"/>
+  </w:num>
+  <w:num w:numId="65" w16cid:durableId="306518211">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="66" w16cid:durableId="1010138023">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="67" w16cid:durableId="845365375">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="68" w16cid:durableId="1390300418">
+    <w:abstractNumId w:val="134"/>
+  </w:num>
+  <w:num w:numId="69" w16cid:durableId="1316301085">
+    <w:abstractNumId w:val="130"/>
+  </w:num>
+  <w:num w:numId="70" w16cid:durableId="2120024850">
+    <w:abstractNumId w:val="135"/>
+  </w:num>
+  <w:num w:numId="71" w16cid:durableId="734161014">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="72" w16cid:durableId="587232810">
+    <w:abstractNumId w:val="75"/>
+  </w:num>
+  <w:num w:numId="73" w16cid:durableId="655258807">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="74" w16cid:durableId="1520659497">
+    <w:abstractNumId w:val="107"/>
+  </w:num>
+  <w:num w:numId="75" w16cid:durableId="427308859">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="76" w16cid:durableId="606809138">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="77" w16cid:durableId="390233658">
+    <w:abstractNumId w:val="63"/>
+  </w:num>
+  <w:num w:numId="78" w16cid:durableId="162358398">
+    <w:abstractNumId w:val="81"/>
+  </w:num>
+  <w:num w:numId="79" w16cid:durableId="1178083499">
+    <w:abstractNumId w:val="120"/>
+  </w:num>
+  <w:num w:numId="80" w16cid:durableId="1338000589">
+    <w:abstractNumId w:val="122"/>
+  </w:num>
+  <w:num w:numId="81" w16cid:durableId="1463688440">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="82" w16cid:durableId="1610313636">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="83" w16cid:durableId="1265262952">
+    <w:abstractNumId w:val="77"/>
+  </w:num>
+  <w:num w:numId="84" w16cid:durableId="332613146">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="85" w16cid:durableId="771977854">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="86" w16cid:durableId="1489131511">
+    <w:abstractNumId w:val="55"/>
+  </w:num>
+  <w:num w:numId="87" w16cid:durableId="717167062">
+    <w:abstractNumId w:val="104"/>
+  </w:num>
+  <w:num w:numId="88" w16cid:durableId="393428539">
+    <w:abstractNumId w:val="110"/>
+  </w:num>
+  <w:num w:numId="89" w16cid:durableId="55394582">
+    <w:abstractNumId w:val="61"/>
+  </w:num>
+  <w:num w:numId="90" w16cid:durableId="1016618434">
+    <w:abstractNumId w:val="69"/>
+  </w:num>
+  <w:num w:numId="91" w16cid:durableId="715003846">
+    <w:abstractNumId w:val="64"/>
+  </w:num>
+  <w:num w:numId="92" w16cid:durableId="1973821560">
+    <w:abstractNumId w:val="53"/>
+  </w:num>
+  <w:num w:numId="93" w16cid:durableId="1261185191">
+    <w:abstractNumId w:val="93"/>
+  </w:num>
+  <w:num w:numId="94" w16cid:durableId="1567566126">
+    <w:abstractNumId w:val="86"/>
+  </w:num>
+  <w:num w:numId="95" w16cid:durableId="847871703">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="4">
-    <w:abstractNumId w:val="19"/>
+  <w:num w:numId="96" w16cid:durableId="1437864622">
+    <w:abstractNumId w:val="91"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="97" w16cid:durableId="1440686988">
+    <w:abstractNumId w:val="80"/>
+  </w:num>
+  <w:num w:numId="98" w16cid:durableId="1801269224">
+    <w:abstractNumId w:val="115"/>
+  </w:num>
+  <w:num w:numId="99" w16cid:durableId="839394258">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="6">
-    <w:abstractNumId w:val="2"/>
+  <w:num w:numId="100" w16cid:durableId="326635574">
+    <w:abstractNumId w:val="94"/>
   </w:num>
-  <w:num w:numId="7">
-    <w:abstractNumId w:val="7"/>
+  <w:num w:numId="101" w16cid:durableId="619995781">
+    <w:abstractNumId w:val="47"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="102" w16cid:durableId="762846698">
+    <w:abstractNumId w:val="102"/>
+  </w:num>
+  <w:num w:numId="103" w16cid:durableId="2124223373">
+    <w:abstractNumId w:val="74"/>
+  </w:num>
+  <w:num w:numId="104" w16cid:durableId="603076228">
+    <w:abstractNumId w:val="78"/>
+  </w:num>
+  <w:num w:numId="105" w16cid:durableId="1678383959">
+    <w:abstractNumId w:val="52"/>
+  </w:num>
+  <w:num w:numId="106" w16cid:durableId="1716351493">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="107" w16cid:durableId="484471789">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="108" w16cid:durableId="505828691">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="109" w16cid:durableId="1295527192">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="110" w16cid:durableId="2058435622">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="111" w16cid:durableId="1938714979">
+    <w:abstractNumId w:val="70"/>
+  </w:num>
+  <w:num w:numId="112" w16cid:durableId="810710026">
+    <w:abstractNumId w:val="56"/>
+  </w:num>
+  <w:num w:numId="113" w16cid:durableId="116260932">
+    <w:abstractNumId w:val="113"/>
+  </w:num>
+  <w:num w:numId="114" w16cid:durableId="643004291">
+    <w:abstractNumId w:val="111"/>
+  </w:num>
+  <w:num w:numId="115" w16cid:durableId="2011591344">
+    <w:abstractNumId w:val="57"/>
+  </w:num>
+  <w:num w:numId="116" w16cid:durableId="813520953">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="117" w16cid:durableId="788818981">
+    <w:abstractNumId w:val="82"/>
+  </w:num>
+  <w:num w:numId="118" w16cid:durableId="538517342">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="119" w16cid:durableId="1637100227">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="120" w16cid:durableId="1328440869">
+    <w:abstractNumId w:val="49"/>
+  </w:num>
+  <w:num w:numId="121" w16cid:durableId="1713536946">
+    <w:abstractNumId w:val="128"/>
+  </w:num>
+  <w:num w:numId="122" w16cid:durableId="1125461946">
+    <w:abstractNumId w:val="58"/>
+  </w:num>
+  <w:num w:numId="123" w16cid:durableId="1382436527">
+    <w:abstractNumId w:val="48"/>
+  </w:num>
+  <w:num w:numId="124" w16cid:durableId="1381637838">
+    <w:abstractNumId w:val="109"/>
+  </w:num>
+  <w:num w:numId="125" w16cid:durableId="1132551681">
+    <w:abstractNumId w:val="123"/>
+  </w:num>
+  <w:num w:numId="126" w16cid:durableId="785925779">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="9">
-    <w:abstractNumId w:val="18"/>
+  <w:num w:numId="127" w16cid:durableId="1727757473">
+    <w:abstractNumId w:val="59"/>
   </w:num>
-  <w:num w:numId="10">
-    <w:abstractNumId w:val="1"/>
+  <w:num w:numId="128" w16cid:durableId="1593588836">
+    <w:abstractNumId w:val="137"/>
   </w:num>
-  <w:num w:numId="11">
-    <w:abstractNumId w:val="15"/>
+  <w:num w:numId="129" w16cid:durableId="1972788250">
+    <w:abstractNumId w:val="133"/>
   </w:num>
-  <w:num w:numId="12">
-    <w:abstractNumId w:val="17"/>
+  <w:num w:numId="130" w16cid:durableId="1877501923">
+    <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="13">
-    <w:abstractNumId w:val="10"/>
+  <w:num w:numId="131" w16cid:durableId="936448641">
+    <w:abstractNumId w:val="71"/>
   </w:num>
-  <w:num w:numId="14">
-    <w:abstractNumId w:val="8"/>
+  <w:num w:numId="132" w16cid:durableId="687371414">
+    <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="15">
-    <w:abstractNumId w:val="0"/>
+  <w:num w:numId="133" w16cid:durableId="1333334853">
+    <w:abstractNumId w:val="127"/>
   </w:num>
-  <w:num w:numId="16">
-    <w:abstractNumId w:val="3"/>
+  <w:num w:numId="134" w16cid:durableId="1907569260">
+    <w:abstractNumId w:val="117"/>
   </w:num>
-  <w:num w:numId="17">
-    <w:abstractNumId w:val="12"/>
+  <w:num w:numId="135" w16cid:durableId="160851242">
+    <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="18">
-    <w:abstractNumId w:val="9"/>
+  <w:num w:numId="136" w16cid:durableId="545602102">
+    <w:abstractNumId w:val="79"/>
   </w:num>
-  <w:num w:numId="19">
-    <w:abstractNumId w:val="13"/>
+  <w:num w:numId="137" w16cid:durableId="2051762893">
+    <w:abstractNumId w:val="99"/>
   </w:num>
-  <w:num w:numId="20">
-    <w:abstractNumId w:val="16"/>
+  <w:num w:numId="138" w16cid:durableId="571698250">
+    <w:abstractNumId w:val="129"/>
   </w:num>
+  <w:num w:numId="139" w16cid:durableId="1699239046">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="140" w16cid:durableId="1764061010">
+    <w:abstractNumId w:val="95"/>
+  </w:num>
+  <w:numIdMacAtCleanup w:val="140"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="480"/>
-  <w:autoHyphenation/>
-[...8 lines deleted...]
-  </w:endnotePr>
+  <w:drawingGridHorizontalSpacing w:val="120"/>
+  <w:displayHorizontalDrawingGridEvery w:val="0"/>
+  <w:displayVerticalDrawingGridEvery w:val="2"/>
+  <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:compat>
+    <w:spaceForUL/>
+    <w:balanceSingleByteDoubleByteWidth/>
+    <w:doNotLeaveBackslashAlone/>
+    <w:ulTrailSpace/>
+    <w:doNotExpandShiftReturn/>
+    <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="007E77BE"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00C0139D"/>
+    <w:rsidRoot w:val="007E0D44"/>
+    <w:rsid w:val="00001445"/>
+    <w:rsid w:val="00175277"/>
+    <w:rsid w:val="006B0911"/>
+    <w:rsid w:val="007371AD"/>
+    <w:rsid w:val="00741096"/>
+    <w:rsid w:val="007E0D44"/>
+    <w:rsid w:val="007F0177"/>
+    <w:rsid w:val="00CC0740"/>
+    <w:rsid w:val="00EC049C"/>
+    <w:rsid w:val="00EE7DD1"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-TW"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w15:docId w15:val="{74BCB8CE-1A0E-4362-BA81-A0DD70292112}"/>
+  <w14:docId w14:val="399BF3E6"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{D75FE566-D64C-4560-ADD9-8A5261DCE48A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="新細明體" w:hAnsi="Calibri" w:cs="F"/>
-        <w:kern w:val="3"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
         <w:sz w:val="24"/>
-        <w:szCs w:val="22"/>
+        <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:widowControl w:val="0"/>
-[...1 lines deleted...]
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...2 lines deleted...]
-    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
-    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="0"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="0"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
@@ -9180,51 +17061,51 @@
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -9289,643 +17170,3289 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="a">
+  <w:style w:type="paragraph" w:default="1" w:styleId="a0">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
-      <w:suppressAutoHyphens/>
+      <w:widowControl w:val="0"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="a0">
+  <w:style w:type="paragraph" w:styleId="1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="a0"/>
+    <w:next w:val="a0"/>
+    <w:link w:val="10"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="007E0D44"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="480" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="48"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="20">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="a0"/>
+    <w:next w:val="a0"/>
+    <w:link w:val="22"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="007E0D44"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="a0"/>
+    <w:next w:val="a0"/>
+    <w:link w:val="30"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="007E0D44"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="40"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="40">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="a0"/>
+    <w:next w:val="a0"/>
+    <w:link w:val="42"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="007E0D44"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="a0"/>
+    <w:next w:val="a0"/>
+    <w:link w:val="50"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="007E0D44"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="a0"/>
+    <w:next w:val="a0"/>
+    <w:link w:val="60"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="007E0D44"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="a0"/>
+    <w:next w:val="a0"/>
+    <w:link w:val="70"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="007E0D44"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:ind w:leftChars="100" w:left="100"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="a0"/>
+    <w:next w:val="a0"/>
+    <w:link w:val="80"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="007E0D44"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:ind w:leftChars="200" w:left="200"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="a0"/>
+    <w:next w:val="a0"/>
+    <w:link w:val="90"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="007E0D44"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:ind w:leftChars="300" w:left="300"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="a1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="a1">
+  <w:style w:type="table" w:default="1" w:styleId="a2">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="a2">
+  <w:style w:type="numbering" w:default="1" w:styleId="a3">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Standard">
-[...12 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="10">
+    <w:name w:val="標題 1 字元"/>
+    <w:basedOn w:val="a1"/>
+    <w:link w:val="1"/>
+    <w:rsid w:val="007E0D44"/>
     <w:rPr>
-      <w:rFonts w:ascii="Liberation Sans" w:eastAsia="微軟正黑體" w:hAnsi="Liberation Sans" w:cs="Lucida Sans"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="48"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="22">
+    <w:name w:val="標題 2 字元"/>
+    <w:basedOn w:val="a1"/>
+    <w:link w:val="20"/>
+    <w:rsid w:val="007E0D44"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="30">
+    <w:name w:val="標題 3 字元"/>
+    <w:basedOn w:val="a1"/>
+    <w:link w:val="3"/>
+    <w:rsid w:val="007E0D44"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="42">
+    <w:name w:val="標題 4 字元"/>
+    <w:basedOn w:val="a1"/>
+    <w:link w:val="40"/>
+    <w:rsid w:val="007E0D44"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Textbody">
-    <w:name w:val="Text body"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="50">
+    <w:name w:val="標題 5 字元"/>
+    <w:basedOn w:val="a1"/>
+    <w:link w:val="5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007E0D44"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="60">
+    <w:name w:val="標題 6 字元"/>
+    <w:basedOn w:val="a1"/>
+    <w:link w:val="6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007E0D44"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="70">
+    <w:name w:val="標題 7 字元"/>
+    <w:basedOn w:val="a1"/>
+    <w:link w:val="7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007E0D44"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="80">
+    <w:name w:val="標題 8 字元"/>
+    <w:basedOn w:val="a1"/>
+    <w:link w:val="8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007E0D44"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="90">
+    <w:name w:val="標題 9 字元"/>
+    <w:basedOn w:val="a1"/>
+    <w:link w:val="9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007E0D44"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a4">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="a0"/>
+    <w:next w:val="a0"/>
+    <w:link w:val="a5"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="007E0D44"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a5">
+    <w:name w:val="標題 字元"/>
+    <w:basedOn w:val="a1"/>
+    <w:link w:val="a4"/>
+    <w:rsid w:val="007E0D44"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a6">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="a0"/>
+    <w:next w:val="a0"/>
+    <w:link w:val="a7"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="007E0D44"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a7">
+    <w:name w:val="副標題 字元"/>
+    <w:basedOn w:val="a1"/>
+    <w:link w:val="a6"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="007E0D44"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a8">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="a0"/>
+    <w:next w:val="a0"/>
+    <w:link w:val="a9"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="007E0D44"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a9">
+    <w:name w:val="引文 字元"/>
+    <w:basedOn w:val="a1"/>
+    <w:link w:val="a8"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="007E0D44"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="aa">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="a0"/>
+    <w:qFormat/>
+    <w:rsid w:val="007E0D44"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="ab">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="007E0D44"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ac">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="a0"/>
+    <w:next w:val="a0"/>
+    <w:link w:val="ad"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="007E0D44"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ad">
+    <w:name w:val="鮮明引文 字元"/>
+    <w:basedOn w:val="a1"/>
+    <w:link w:val="ac"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="007E0D44"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="ae">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="007E0D44"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="14">
+    <w:name w:val="無清單1"/>
+    <w:next w:val="a3"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00001445"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="af">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="af0"/>
+    <w:rsid w:val="00001445"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4153"/>
+        <w:tab w:val="right" w:pos="8306"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:snapToGrid w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="af0">
+    <w:name w:val="頁首 字元"/>
+    <w:basedOn w:val="a1"/>
+    <w:link w:val="af"/>
+    <w:rsid w:val="00001445"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="af1">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="af2"/>
+    <w:rsid w:val="00001445"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4153"/>
+        <w:tab w:val="right" w:pos="8306"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:snapToGrid w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="af2">
+    <w:name w:val="頁尾 字元"/>
+    <w:basedOn w:val="a1"/>
+    <w:link w:val="af1"/>
+    <w:rsid w:val="00001445"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="af3">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="a1"/>
+    <w:rsid w:val="00001445"/>
+    <w:rPr>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="af4">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="af5"/>
+    <w:rsid w:val="00001445"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="3"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="af5">
+    <w:name w:val="註解文字 字元"/>
+    <w:basedOn w:val="a1"/>
+    <w:link w:val="af4"/>
+    <w:rsid w:val="00001445"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="3"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="af6">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="af7"/>
+    <w:rsid w:val="00001445"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="af7">
+    <w:name w:val="註解方塊文字 字元"/>
+    <w:basedOn w:val="a1"/>
+    <w:link w:val="af6"/>
+    <w:rsid w:val="00001445"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="af8">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="af9"/>
+    <w:rsid w:val="00001445"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:snapToGrid w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="af9">
+    <w:name w:val="註腳文字 字元"/>
+    <w:basedOn w:val="a1"/>
+    <w:link w:val="af8"/>
+    <w:rsid w:val="00001445"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="afa">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="a1"/>
+    <w:rsid w:val="00001445"/>
+    <w:rPr>
+      <w:position w:val="0"/>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="afb">
+    <w:name w:val="Date"/>
+    <w:basedOn w:val="a0"/>
+    <w:next w:val="a0"/>
+    <w:link w:val="afc"/>
+    <w:rsid w:val="00001445"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="right"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="3"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="afc">
+    <w:name w:val="日期 字元"/>
+    <w:basedOn w:val="a1"/>
+    <w:link w:val="afb"/>
+    <w:rsid w:val="00001445"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="3"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="15">
+    <w:name w:val="toc 1"/>
+    <w:basedOn w:val="a0"/>
+    <w:next w:val="a0"/>
+    <w:autoRedefine/>
+    <w:rsid w:val="00001445"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="9628"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:snapToGrid w:val="0"/>
+      <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+      <w:ind w:left="708" w:hanging="708"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+      <w:color w:val="FF0000"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="afd">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="a1"/>
+    <w:rsid w:val="00001445"/>
+    <w:rPr>
+      <w:color w:val="0563C1"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="afe">
+    <w:name w:val="Placeholder Text"/>
+    <w:basedOn w:val="a1"/>
+    <w:rsid w:val="00001445"/>
+    <w:rPr>
+      <w:color w:val="808080"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="013">
+    <w:name w:val="013"/>
+    <w:basedOn w:val="a0"/>
+    <w:rsid w:val="00001445"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="100" w:after="100" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="新細明體" w:eastAsia="新細明體" w:hAnsi="新細明體" w:cs="新細明體"/>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="aff">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="af4"/>
+    <w:next w:val="af4"/>
+    <w:link w:val="aff0"/>
+    <w:rsid w:val="00001445"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="aff0">
+    <w:name w:val="註解主旨 字元"/>
+    <w:basedOn w:val="af5"/>
+    <w:link w:val="aff"/>
+    <w:rsid w:val="00001445"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:kern w:val="3"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="aff1">
+    <w:name w:val="No Spacing"/>
+    <w:rsid w:val="00001445"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="新細明體" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:kern w:val="3"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Standard">
+    <w:name w:val="Standard"/>
+    <w:rsid w:val="00001445"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="新細明體" w:hAnsi="Calibri" w:cs="F"/>
+      <w:kern w:val="3"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="aff2">
+    <w:name w:val="caption"/>
     <w:basedOn w:val="Standard"/>
-    <w:pPr>
-[...12 lines deleted...]
-    <w:basedOn w:val="Standarduser"/>
+    <w:rsid w:val="00001445"/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Lucida Sans"/>
       <w:i/>
       <w:iCs/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="aff3">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="aff4"/>
+    <w:rsid w:val="00001445"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="aff4">
+    <w:name w:val="本文 字元"/>
+    <w:basedOn w:val="a1"/>
+    <w:link w:val="aff3"/>
+    <w:rsid w:val="00001445"/>
+    <w:rPr>
+      <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="HTML">
+    <w:name w:val="HTML Preformatted"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="HTML0"/>
+    <w:rsid w:val="00001445"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="916"/>
+        <w:tab w:val="left" w:pos="1832"/>
+        <w:tab w:val="left" w:pos="2748"/>
+        <w:tab w:val="left" w:pos="3664"/>
+        <w:tab w:val="left" w:pos="4580"/>
+        <w:tab w:val="left" w:pos="5496"/>
+        <w:tab w:val="left" w:pos="6412"/>
+        <w:tab w:val="left" w:pos="7328"/>
+        <w:tab w:val="left" w:pos="8244"/>
+        <w:tab w:val="left" w:pos="9160"/>
+        <w:tab w:val="left" w:pos="10076"/>
+        <w:tab w:val="left" w:pos="10992"/>
+        <w:tab w:val="left" w:pos="11908"/>
+        <w:tab w:val="left" w:pos="12824"/>
+        <w:tab w:val="left" w:pos="13740"/>
+        <w:tab w:val="left" w:pos="14656"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="300" w:lineRule="atLeast"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="細明體" w:eastAsia="細明體" w:hAnsi="細明體" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HTML0">
+    <w:name w:val="HTML 預設格式 字元"/>
+    <w:basedOn w:val="a1"/>
+    <w:link w:val="HTML"/>
+    <w:rsid w:val="00001445"/>
+    <w:rPr>
+      <w:rFonts w:ascii="細明體" w:eastAsia="細明體" w:hAnsi="細明體" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Standarduser">
+    <w:name w:val="Standard (user)"/>
+    <w:rsid w:val="00001445"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="新細明體" w:hAnsi="Calibri" w:cs="F"/>
+      <w:kern w:val="3"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Framecontents">
+    <w:name w:val="Frame contents"/>
+    <w:basedOn w:val="Standarduser"/>
+    <w:rsid w:val="00001445"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="aff5">
+    <w:name w:val="一、"/>
+    <w:basedOn w:val="Standard"/>
+    <w:rsid w:val="00001445"/>
+    <w:pPr>
+      <w:snapToGrid w:val="0"/>
+      <w:ind w:left="961" w:hanging="641"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="aff6">
+    <w:name w:val="一、框"/>
+    <w:basedOn w:val="Standard"/>
+    <w:rsid w:val="00001445"/>
+    <w:pPr>
+      <w:snapToGrid w:val="0"/>
+      <w:ind w:left="1599" w:hanging="318"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="aff7">
+    <w:name w:val="(一)"/>
+    <w:basedOn w:val="aa"/>
+    <w:rsid w:val="00001445"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:snapToGrid w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="1758" w:hanging="958"/>
+      <w:contextualSpacing w:val="0"/>
+      <w:jc w:val="both"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="23">
+    <w:name w:val="(一)2"/>
+    <w:basedOn w:val="aff7"/>
+    <w:rsid w:val="00001445"/>
+    <w:pPr>
+      <w:ind w:left="1918" w:hanging="960"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="aff8">
+    <w:name w:val="(一)框"/>
+    <w:basedOn w:val="Standard"/>
+    <w:rsid w:val="00001445"/>
+    <w:pPr>
+      <w:ind w:left="1918" w:hanging="318"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="16">
+    <w:name w:val="1."/>
+    <w:basedOn w:val="Standard"/>
+    <w:rsid w:val="00001445"/>
+    <w:pPr>
+      <w:snapToGrid w:val="0"/>
+      <w:spacing w:line="240" w:lineRule="atLeast"/>
+      <w:ind w:left="2240" w:hanging="320"/>
+      <w:jc w:val="both"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
+    <w:name w:val="Default"/>
+    <w:rsid w:val="00001445"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="aff9">
+    <w:name w:val="說明"/>
+    <w:basedOn w:val="a0"/>
+    <w:rsid w:val="00001445"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="1650"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="340" w:lineRule="exact"/>
+      <w:ind w:left="400" w:hanging="400"/>
+      <w:jc w:val="both"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="24">
+    <w:name w:val="toc 2"/>
+    <w:basedOn w:val="a0"/>
+    <w:next w:val="a0"/>
+    <w:autoRedefine/>
+    <w:rsid w:val="00001445"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="9628"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="600" w:lineRule="exact"/>
+      <w:ind w:left="960" w:right="480" w:hanging="480"/>
+      <w:jc w:val="both"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:bCs/>
+      <w:kern w:val="3"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="31">
+    <w:name w:val="toc 3"/>
+    <w:basedOn w:val="a0"/>
+    <w:next w:val="a0"/>
+    <w:autoRedefine/>
+    <w:rsid w:val="00001445"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="9736"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="600" w:lineRule="exact"/>
+      <w:ind w:left="960" w:right="480"/>
+      <w:jc w:val="both"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="3"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="43">
+    <w:name w:val="toc 4"/>
+    <w:basedOn w:val="a0"/>
+    <w:next w:val="a0"/>
+    <w:autoRedefine/>
+    <w:rsid w:val="00001445"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="1440"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="3"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="51">
+    <w:name w:val="toc 5"/>
+    <w:basedOn w:val="a0"/>
+    <w:next w:val="a0"/>
+    <w:autoRedefine/>
+    <w:rsid w:val="00001445"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="1920"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="3"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="61">
+    <w:name w:val="toc 6"/>
+    <w:basedOn w:val="a0"/>
+    <w:next w:val="a0"/>
+    <w:autoRedefine/>
+    <w:rsid w:val="00001445"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="2400"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="3"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="71">
+    <w:name w:val="toc 7"/>
+    <w:basedOn w:val="a0"/>
+    <w:next w:val="a0"/>
+    <w:autoRedefine/>
+    <w:rsid w:val="00001445"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="2880"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="3"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="81">
+    <w:name w:val="toc 8"/>
+    <w:basedOn w:val="a0"/>
+    <w:next w:val="a0"/>
+    <w:autoRedefine/>
+    <w:rsid w:val="00001445"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="3360"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="3"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="91">
+    <w:name w:val="toc 9"/>
+    <w:basedOn w:val="a0"/>
+    <w:next w:val="a0"/>
+    <w:autoRedefine/>
+    <w:rsid w:val="00001445"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="3840"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="3"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="17">
+    <w:name w:val="未解析的提及1"/>
+    <w:basedOn w:val="a1"/>
+    <w:rsid w:val="00001445"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="affa">
+    <w:name w:val="table of figures"/>
+    <w:basedOn w:val="a0"/>
+    <w:next w:val="a0"/>
+    <w:rsid w:val="00001445"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="400" w:hanging="200"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="3"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading">
+    <w:name w:val="Heading"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Textbody"/>
+    <w:rsid w:val="00001445"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:spacing w:before="240" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Liberation Sans" w:eastAsia="微軟正黑體" w:hAnsi="Liberation Sans" w:cs="Lucida Sans"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Textbody">
+    <w:name w:val="Text body"/>
+    <w:basedOn w:val="Standard"/>
+    <w:rsid w:val="00001445"/>
+    <w:pPr>
+      <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="affb">
+    <w:name w:val="List"/>
+    <w:basedOn w:val="Textbody"/>
+    <w:rsid w:val="00001445"/>
+    <w:rPr>
+      <w:rFonts w:cs="Lucida Sans"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Index">
     <w:name w:val="Index"/>
-    <w:basedOn w:val="Standarduser"/>
+    <w:basedOn w:val="Standard"/>
+    <w:rsid w:val="00001445"/>
     <w:pPr>
       <w:suppressLineNumbers/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Lucida Sans"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Standarduser">
-[...137 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ListLabel1">
     <w:name w:val="ListLabel 1"/>
+    <w:rsid w:val="00001445"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="28"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ListLabel2">
     <w:name w:val="ListLabel 2"/>
+    <w:rsid w:val="00001445"/>
     <w:rPr>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ListLabel3">
     <w:name w:val="ListLabel 3"/>
+    <w:rsid w:val="00001445"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="32"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ListLabel4">
     <w:name w:val="ListLabel 4"/>
+    <w:rsid w:val="00001445"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="32"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ListLabel5">
     <w:name w:val="ListLabel 5"/>
+    <w:rsid w:val="00001445"/>
     <w:rPr>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ListLabel6">
     <w:name w:val="ListLabel 6"/>
+    <w:rsid w:val="00001445"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="32"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ListLabel7">
     <w:name w:val="ListLabel 7"/>
+    <w:rsid w:val="00001445"/>
     <w:rPr>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ListLabel8">
     <w:name w:val="ListLabel 8"/>
+    <w:rsid w:val="00001445"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:color w:val="auto"/>
       <w:sz w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ListLabel9">
     <w:name w:val="ListLabel 9"/>
+    <w:rsid w:val="00001445"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="32"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ListLabel10">
     <w:name w:val="ListLabel 10"/>
+    <w:rsid w:val="00001445"/>
     <w:rPr>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ListLabel11">
     <w:name w:val="ListLabel 11"/>
+    <w:rsid w:val="00001445"/>
     <w:rPr>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
+    <w:name w:val="Table Paragraph"/>
+    <w:basedOn w:val="a0"/>
+    <w:rsid w:val="00001445"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun" w:cs="SimSun"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Textbodyuser">
+    <w:name w:val="Text body (user)"/>
+    <w:basedOn w:val="Standarduser"/>
+    <w:rsid w:val="00001445"/>
+    <w:pPr>
+      <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="affc">
+    <w:name w:val="Revision"/>
+    <w:rsid w:val="00001445"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="新細明體" w:hAnsi="Calibri" w:cs="F"/>
+      <w:kern w:val="3"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="affd">
+    <w:name w:val="一、 字元"/>
+    <w:basedOn w:val="a1"/>
+    <w:rsid w:val="00001445"/>
+    <w:rPr>
+      <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ListLabel12">
     <w:name w:val="ListLabel 12"/>
+    <w:rsid w:val="00001445"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="標楷體"/>
+      <w:color w:val="auto"/>
+      <w:sz w:val="32"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ListLabel13">
+    <w:name w:val="ListLabel 13"/>
+    <w:rsid w:val="00001445"/>
+    <w:rPr>
+      <w:sz w:val="32"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ListLabel14">
+    <w:name w:val="ListLabel 14"/>
+    <w:rsid w:val="00001445"/>
     <w:rPr>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="ListLabel13">
-    <w:name w:val="ListLabel 13"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ListLabel15">
+    <w:name w:val="ListLabel 15"/>
+    <w:rsid w:val="00001445"/>
+    <w:rPr>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ListLabel16">
+    <w:name w:val="ListLabel 16"/>
+    <w:rsid w:val="00001445"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="標楷體"/>
+      <w:color w:val="auto"/>
+      <w:sz w:val="32"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ListLabel17">
+    <w:name w:val="ListLabel 17"/>
+    <w:rsid w:val="00001445"/>
+    <w:rPr>
+      <w:sz w:val="32"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ListLabel18">
+    <w:name w:val="ListLabel 18"/>
+    <w:rsid w:val="00001445"/>
+    <w:rPr>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ListLabel19">
+    <w:name w:val="ListLabel 19"/>
+    <w:rsid w:val="00001445"/>
+    <w:rPr>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ListLabel20">
+    <w:name w:val="ListLabel 20"/>
+    <w:rsid w:val="00001445"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="標楷體" w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ListLabel21">
+    <w:name w:val="ListLabel 21"/>
+    <w:rsid w:val="00001445"/>
+    <w:rPr>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ListLabel22">
+    <w:name w:val="ListLabel 22"/>
+    <w:rsid w:val="00001445"/>
     <w:rPr>
       <w:rFonts w:eastAsia="標楷體"/>
       <w:b w:val="0"/>
       <w:sz w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="ListLabel14">
-    <w:name w:val="ListLabel 14"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ListLabel23">
+    <w:name w:val="ListLabel 23"/>
+    <w:rsid w:val="00001445"/>
     <w:rPr>
       <w:rFonts w:eastAsia="標楷體"/>
       <w:sz w:val="32"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="ListLabel15">
-[...6 lines deleted...]
-    <w:name w:val="ListLabel 16"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ListLabel24">
+    <w:name w:val="ListLabel 24"/>
+    <w:rsid w:val="00001445"/>
     <w:rPr>
       <w:rFonts w:eastAsia="標楷體"/>
       <w:b w:val="0"/>
       <w:sz w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="ListLabel17">
-    <w:name w:val="ListLabel 17"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ListLabel25">
+    <w:name w:val="ListLabel 25"/>
+    <w:rsid w:val="00001445"/>
     <w:rPr>
       <w:rFonts w:eastAsia="標楷體"/>
       <w:sz w:val="32"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="numbering" w:customStyle="1" w:styleId="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="a2"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ListLabel26">
+    <w:name w:val="ListLabel 26"/>
+    <w:rsid w:val="00001445"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="新細明體"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="affe">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="a1"/>
+    <w:rsid w:val="00001445"/>
+    <w:rPr>
+      <w:color w:val="954F72"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3-1">
+    <w:name w:val="3-1.表標題"/>
+    <w:next w:val="a0"/>
+    <w:rsid w:val="00001445"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:snapToGrid w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="afff">
+    <w:name w:val="TOC Heading"/>
+    <w:basedOn w:val="1"/>
+    <w:next w:val="a0"/>
+    <w:rsid w:val="00001445"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="240" w:after="0" w:line="249" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="2F5496"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Web">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="a0"/>
+    <w:rsid w:val="00001445"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="3"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="afff0">
+    <w:name w:val="未解析的提及項目"/>
+    <w:basedOn w:val="a1"/>
+    <w:rsid w:val="00001445"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="25">
+    <w:name w:val="未解析的提及2"/>
+    <w:basedOn w:val="a1"/>
+    <w:rsid w:val="00001445"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="afff1">
+    <w:name w:val="endnote text"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="afff2"/>
+    <w:rsid w:val="00001445"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:snapToGrid w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="3"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="afff2">
+    <w:name w:val="章節附註文字 字元"/>
+    <w:basedOn w:val="a1"/>
+    <w:link w:val="afff1"/>
+    <w:rsid w:val="00001445"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="3"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="afff3">
+    <w:name w:val="endnote reference"/>
+    <w:basedOn w:val="a1"/>
+    <w:rsid w:val="00001445"/>
+    <w:rPr>
+      <w:position w:val="0"/>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="afff4">
+    <w:name w:val="附件說明"/>
+    <w:autoRedefine/>
+    <w:rsid w:val="00001445"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:snapToGrid w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="57" w:right="57"/>
+      <w:jc w:val="both"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="3"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="a">
+    <w:name w:val="附件說明條列"/>
+    <w:autoRedefine/>
+    <w:rsid w:val="00001445"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="70"/>
+      </w:numPr>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:snapToGrid w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:right="24"/>
+      <w:jc w:val="both"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="3"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum1">
+    <w:name w:val="WWNum1"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00001445"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="1"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:customStyle="1" w:styleId="11">
-[...1 lines deleted...]
-    <w:basedOn w:val="a2"/>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum4">
+    <w:name w:val="WWNum4"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00001445"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="2"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum1">
-[...1 lines deleted...]
-    <w:basedOn w:val="a2"/>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum5">
+    <w:name w:val="WWNum5"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00001445"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="3"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum2">
-[...1 lines deleted...]
-    <w:basedOn w:val="a2"/>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum6">
+    <w:name w:val="WWNum6"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00001445"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="4"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum3">
-[...1 lines deleted...]
-    <w:basedOn w:val="a2"/>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum7">
+    <w:name w:val="WWNum7"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00001445"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="5"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum4">
-[...1 lines deleted...]
-    <w:basedOn w:val="a2"/>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum8">
+    <w:name w:val="WWNum8"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00001445"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="6"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum5">
-[...1 lines deleted...]
-    <w:basedOn w:val="a2"/>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum9">
+    <w:name w:val="WWNum9"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00001445"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="7"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum6">
-[...1 lines deleted...]
-    <w:basedOn w:val="a2"/>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum12">
+    <w:name w:val="WWNum12"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00001445"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="8"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum7">
-[...1 lines deleted...]
-    <w:basedOn w:val="a2"/>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum21">
+    <w:name w:val="WWNum21"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00001445"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="9"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum8">
-[...1 lines deleted...]
-    <w:basedOn w:val="a2"/>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum31">
+    <w:name w:val="WWNum31"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00001445"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="10"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum9">
-[...1 lines deleted...]
-    <w:basedOn w:val="a2"/>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum41">
+    <w:name w:val="WWNum41"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00001445"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="11"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum10">
-[...1 lines deleted...]
-    <w:basedOn w:val="a2"/>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum51">
+    <w:name w:val="WWNum51"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00001445"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="12"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum11">
-[...1 lines deleted...]
-    <w:basedOn w:val="a2"/>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum61">
+    <w:name w:val="WWNum61"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00001445"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="13"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum12">
-[...1 lines deleted...]
-    <w:basedOn w:val="a2"/>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum71">
+    <w:name w:val="WWNum71"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00001445"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="14"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum13">
-[...1 lines deleted...]
-    <w:basedOn w:val="a2"/>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum81">
+    <w:name w:val="WWNum81"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00001445"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="15"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum14">
-[...1 lines deleted...]
-    <w:basedOn w:val="a2"/>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum91">
+    <w:name w:val="WWNum91"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00001445"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="16"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum15">
-[...1 lines deleted...]
-    <w:basedOn w:val="a2"/>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum121">
+    <w:name w:val="WWNum121"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00001445"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="17"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum16">
-[...1 lines deleted...]
-    <w:basedOn w:val="a2"/>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum211">
+    <w:name w:val="WWNum211"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00001445"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="18"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum17">
-[...1 lines deleted...]
-    <w:basedOn w:val="a2"/>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum311">
+    <w:name w:val="WWNum311"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00001445"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="19"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum18">
-[...1 lines deleted...]
-    <w:basedOn w:val="a2"/>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum42">
+    <w:name w:val="WWNum42"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00001445"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="20"/>
       </w:numPr>
     </w:pPr>
   </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum52">
+    <w:name w:val="WWNum52"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00001445"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="21"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum62">
+    <w:name w:val="WWNum62"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00001445"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="22"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum72">
+    <w:name w:val="WWNum72"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00001445"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="23"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum82">
+    <w:name w:val="WWNum82"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00001445"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="24"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum92">
+    <w:name w:val="WWNum92"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00001445"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="25"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="11">
+    <w:name w:val="無清單11"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00001445"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="26"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="2">
+    <w:name w:val="無清單2"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00001445"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="27"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum11">
+    <w:name w:val="WWNum11"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00001445"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="28"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum2">
+    <w:name w:val="WWNum2"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00001445"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="29"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum3">
+    <w:name w:val="WWNum3"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00001445"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="30"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum43">
+    <w:name w:val="WWNum43"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00001445"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="31"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum53">
+    <w:name w:val="WWNum53"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00001445"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="32"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum63">
+    <w:name w:val="WWNum63"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00001445"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="33"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum73">
+    <w:name w:val="WWNum73"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00001445"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="34"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum83">
+    <w:name w:val="WWNum83"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00001445"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="35"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum93">
+    <w:name w:val="WWNum93"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00001445"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="36"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum10">
+    <w:name w:val="WWNum10"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00001445"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="37"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum111">
+    <w:name w:val="WWNum111"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00001445"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="38"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="111">
+    <w:name w:val="無清單111"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00001445"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="39"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum511">
+    <w:name w:val="WWNum511"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00001445"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="40"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum122">
+    <w:name w:val="WWNum122"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00001445"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="41"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum212">
+    <w:name w:val="WWNum212"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00001445"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="42"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum312">
+    <w:name w:val="WWNum312"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00001445"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="43"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="12">
+    <w:name w:val="無清單12"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00001445"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="44"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum13">
+    <w:name w:val="WWNum13"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00001445"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="45"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum22">
+    <w:name w:val="WWNum22"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00001445"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="46"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum32">
+    <w:name w:val="WWNum32"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00001445"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="47"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum44">
+    <w:name w:val="WWNum44"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00001445"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="48"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum54">
+    <w:name w:val="WWNum54"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00001445"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="49"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum64">
+    <w:name w:val="WWNum64"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00001445"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="50"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum74">
+    <w:name w:val="WWNum74"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00001445"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="51"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum84">
+    <w:name w:val="WWNum84"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00001445"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="52"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum94">
+    <w:name w:val="WWNum94"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00001445"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="53"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum101">
+    <w:name w:val="WWNum101"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00001445"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="54"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum112">
+    <w:name w:val="WWNum112"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00001445"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="55"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum131">
+    <w:name w:val="WWNum131"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00001445"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="56"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum14">
+    <w:name w:val="WWNum14"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00001445"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="57"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum15">
+    <w:name w:val="WWNum15"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00001445"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="58"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum16">
+    <w:name w:val="WWNum16"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00001445"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="59"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum17">
+    <w:name w:val="WWNum17"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00001445"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="60"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum18">
+    <w:name w:val="WWNum18"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00001445"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="61"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum19">
+    <w:name w:val="WWNum19"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00001445"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="62"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum20">
+    <w:name w:val="WWNum20"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00001445"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="63"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum221">
+    <w:name w:val="WWNum221"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00001445"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="64"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum23">
+    <w:name w:val="WWNum23"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00001445"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="65"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum24">
+    <w:name w:val="WWNum24"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00001445"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="66"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum25">
+    <w:name w:val="WWNum25"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00001445"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="67"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum26">
+    <w:name w:val="WWNum26"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00001445"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="68"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="4">
+    <w:name w:val="無清單4"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00001445"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="69"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="LFO4">
+    <w:name w:val="LFO4"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00001445"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="70"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="32">
+    <w:name w:val="無清單3"/>
+    <w:next w:val="a3"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00EC049C"/>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum110">
+    <w:name w:val="WWNum110"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00EC049C"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="71"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum45">
+    <w:name w:val="WWNum45"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00EC049C"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="72"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum55">
+    <w:name w:val="WWNum55"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00EC049C"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="73"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum65">
+    <w:name w:val="WWNum65"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00EC049C"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="74"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum75">
+    <w:name w:val="WWNum75"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00EC049C"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="75"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum85">
+    <w:name w:val="WWNum85"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00EC049C"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="76"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum95">
+    <w:name w:val="WWNum95"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00EC049C"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="77"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum123">
+    <w:name w:val="WWNum123"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00EC049C"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="78"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum213">
+    <w:name w:val="WWNum213"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00EC049C"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="79"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum313">
+    <w:name w:val="WWNum313"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00EC049C"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="80"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum411">
+    <w:name w:val="WWNum411"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00EC049C"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="81"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum512">
+    <w:name w:val="WWNum512"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00EC049C"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="82"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum611">
+    <w:name w:val="WWNum611"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00EC049C"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="83"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum711">
+    <w:name w:val="WWNum711"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00EC049C"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="84"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum811">
+    <w:name w:val="WWNum811"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00EC049C"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="85"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum911">
+    <w:name w:val="WWNum911"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00EC049C"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="86"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum1211">
+    <w:name w:val="WWNum1211"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00EC049C"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="87"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum2111">
+    <w:name w:val="WWNum2111"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00EC049C"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="88"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum3111">
+    <w:name w:val="WWNum3111"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00EC049C"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="89"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum421">
+    <w:name w:val="WWNum421"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00EC049C"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="90"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum521">
+    <w:name w:val="WWNum521"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00EC049C"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="91"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum621">
+    <w:name w:val="WWNum621"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00EC049C"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="92"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum721">
+    <w:name w:val="WWNum721"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00EC049C"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="93"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum821">
+    <w:name w:val="WWNum821"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00EC049C"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="94"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum921">
+    <w:name w:val="WWNum921"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00EC049C"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="95"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="13">
+    <w:name w:val="無清單13"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00EC049C"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="96"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="21">
+    <w:name w:val="無清單21"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00EC049C"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="97"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum113">
+    <w:name w:val="WWNum113"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00EC049C"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="98"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum27">
+    <w:name w:val="WWNum27"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00EC049C"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="99"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum33">
+    <w:name w:val="WWNum33"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00EC049C"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="100"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum431">
+    <w:name w:val="WWNum431"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00EC049C"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="101"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum531">
+    <w:name w:val="WWNum531"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00EC049C"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="102"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum631">
+    <w:name w:val="WWNum631"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00EC049C"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="103"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum731">
+    <w:name w:val="WWNum731"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00EC049C"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="104"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum831">
+    <w:name w:val="WWNum831"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00EC049C"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="105"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum931">
+    <w:name w:val="WWNum931"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00EC049C"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="106"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum102">
+    <w:name w:val="WWNum102"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00EC049C"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="107"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum1111">
+    <w:name w:val="WWNum1111"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00EC049C"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="108"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="112">
+    <w:name w:val="無清單112"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00EC049C"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="109"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum5111">
+    <w:name w:val="WWNum5111"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00EC049C"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="110"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum1221">
+    <w:name w:val="WWNum1221"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00EC049C"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="111"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum2121">
+    <w:name w:val="WWNum2121"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00EC049C"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="112"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum3121">
+    <w:name w:val="WWNum3121"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00EC049C"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="113"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="121">
+    <w:name w:val="無清單121"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00EC049C"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="114"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum132">
+    <w:name w:val="WWNum132"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00EC049C"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="115"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum222">
+    <w:name w:val="WWNum222"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00EC049C"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="116"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum321">
+    <w:name w:val="WWNum321"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00EC049C"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="117"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum441">
+    <w:name w:val="WWNum441"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00EC049C"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="118"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum541">
+    <w:name w:val="WWNum541"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00EC049C"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="119"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum641">
+    <w:name w:val="WWNum641"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00EC049C"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="120"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum741">
+    <w:name w:val="WWNum741"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00EC049C"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="121"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum841">
+    <w:name w:val="WWNum841"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00EC049C"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="122"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum941">
+    <w:name w:val="WWNum941"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00EC049C"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="123"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum1011">
+    <w:name w:val="WWNum1011"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00EC049C"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="124"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum1121">
+    <w:name w:val="WWNum1121"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00EC049C"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="125"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum1311">
+    <w:name w:val="WWNum1311"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00EC049C"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="126"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum141">
+    <w:name w:val="WWNum141"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00EC049C"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="127"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum151">
+    <w:name w:val="WWNum151"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00EC049C"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="128"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum161">
+    <w:name w:val="WWNum161"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00EC049C"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="129"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum171">
+    <w:name w:val="WWNum171"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00EC049C"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="130"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum181">
+    <w:name w:val="WWNum181"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00EC049C"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="131"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum191">
+    <w:name w:val="WWNum191"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00EC049C"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="132"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum201">
+    <w:name w:val="WWNum201"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00EC049C"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="133"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum2211">
+    <w:name w:val="WWNum2211"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00EC049C"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="134"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum231">
+    <w:name w:val="WWNum231"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00EC049C"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="135"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum241">
+    <w:name w:val="WWNum241"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00EC049C"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="136"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum251">
+    <w:name w:val="WWNum251"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00EC049C"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="137"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum261">
+    <w:name w:val="WWNum261"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00EC049C"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="138"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="41">
+    <w:name w:val="無清單41"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00EC049C"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="139"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="LFO41">
+    <w:name w:val="LFO41"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00EC049C"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="140"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
+</w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="Normal.dotm" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 佈景主題">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -9933,51 +20460,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -10127,88 +20654,65 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>4</Pages>
-[...1 lines deleted...]
-  <Characters>2936</Characters>
+  <Pages>1</Pages>
+  <Words>135</Words>
+  <Characters>770</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>24</Lines>
-  <Paragraphs>6</Paragraphs>
+  <Lines>6</Lines>
+  <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3444</CharactersWithSpaces>
+  <CharactersWithSpaces>904</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>劉 濬誠</dc:creator>
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator>張詠晴</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...24 lines deleted...]
-</file>