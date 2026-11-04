--- v1 (2026-09-17)
+++ v2 (2026-11-04)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="6AB8747C" w14:textId="77777777" w:rsidR="00EC049C" w:rsidRPr="00EC049C" w:rsidRDefault="00EC049C" w:rsidP="00EC049C">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:kern w:val="3"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EC049C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:kern w:val="3"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
@@ -268,170 +268,180 @@
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="10" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="10" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="483AC5D7" w14:textId="77777777" w:rsidR="00EC049C" w:rsidRPr="00EC049C" w:rsidRDefault="00EC049C" w:rsidP="00EC049C">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
               <w:ind w:right="-43"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="3"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007F0177">
-[...2 lines deleted...]
-                <w:color w:val="FF0000"/>
+            <w:r w:rsidRPr="00E41D91">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="3"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>○○</w:t>
             </w:r>
+            <w:r w:rsidRPr="00E41D91">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>工作</w:t>
+            </w:r>
             <w:r w:rsidRPr="00EC049C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="3"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>工作站</w:t>
+              <w:t>站</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EC049C" w:rsidRPr="00EC049C" w14:paraId="654818E2" w14:textId="77777777" w:rsidTr="0010547C">
         <w:trPr>
           <w:trHeight w:val="737"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9458" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="411BDF08" w14:textId="7491FFFA" w:rsidR="00EC049C" w:rsidRPr="00EC049C" w:rsidRDefault="00EC049C" w:rsidP="00EC049C">
+          <w:p w14:paraId="411BDF08" w14:textId="7491FFFA" w:rsidR="00EC049C" w:rsidRPr="000938A1" w:rsidRDefault="00EC049C" w:rsidP="00EC049C">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="3"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC049C">
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="000938A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="3"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>申請人</w:t>
             </w:r>
-            <w:r w:rsidRPr="007F0177">
-[...2 lines deleted...]
-                <w:color w:val="FF0000"/>
+            <w:r w:rsidRPr="000938A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="3"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>________</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EC049C">
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="000938A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="3"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>為</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00EC049C">
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="000938A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="3"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>使用貴署</w:t>
             </w:r>
-            <w:r w:rsidR="007F0177">
+            <w:r w:rsidR="007F0177" w:rsidRPr="000938A1">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
-                <w:color w:val="000000"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="3"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>桃園</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="00EC049C">
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="000938A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="3"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>管理處農田水利設施銜接，不影響該系統農田灌溉排水功能，填具申請事項如下：</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EC049C" w:rsidRPr="00EC049C" w14:paraId="21ADD1B2" w14:textId="77777777" w:rsidTr="0010547C">
         <w:trPr>
           <w:trHeight w:val="514"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1838" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
@@ -494,186 +504,187 @@
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>（或法人名稱）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1DADFB12" w14:textId="77777777" w:rsidR="00EC049C" w:rsidRPr="00EC049C" w:rsidRDefault="00EC049C" w:rsidP="00EC049C">
+          <w:p w14:paraId="1DADFB12" w14:textId="77777777" w:rsidR="00EC049C" w:rsidRPr="000938A1" w:rsidRDefault="00EC049C" w:rsidP="00EC049C">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:color w:val="000000"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="3"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2522" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3685A5A6" w14:textId="77777777" w:rsidR="00EC049C" w:rsidRPr="00EC049C" w:rsidRDefault="00EC049C" w:rsidP="00EC049C">
+          <w:p w14:paraId="3685A5A6" w14:textId="77777777" w:rsidR="00EC049C" w:rsidRPr="000938A1" w:rsidRDefault="00EC049C" w:rsidP="00EC049C">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:color w:val="000000"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="3"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC049C">
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="000938A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="3"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>法人代表人</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EC049C">
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="000938A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="3"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4030AF6A" w14:textId="77777777" w:rsidR="00EC049C" w:rsidRPr="00EC049C" w:rsidRDefault="00EC049C" w:rsidP="00EC049C">
+          <w:p w14:paraId="4030AF6A" w14:textId="77777777" w:rsidR="00EC049C" w:rsidRPr="000938A1" w:rsidRDefault="00EC049C" w:rsidP="00EC049C">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="3"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC049C">
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="000938A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="3"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>負責人姓名</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EC049C">
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="000938A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="3"/>
                 <w:vertAlign w:val="superscript"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="26C654BE" w14:textId="77777777" w:rsidR="00EC049C" w:rsidRPr="00EC049C" w:rsidRDefault="00EC049C" w:rsidP="00EC049C">
+          <w:p w14:paraId="26C654BE" w14:textId="77777777" w:rsidR="00EC049C" w:rsidRPr="000938A1" w:rsidRDefault="00EC049C" w:rsidP="00EC049C">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:color w:val="000000"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="3"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EC049C" w:rsidRPr="00EC049C" w14:paraId="58BC230F" w14:textId="77777777" w:rsidTr="0010547C">
         <w:trPr>
           <w:trHeight w:val="625"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1838" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
@@ -718,179 +729,180 @@
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="05DBDEF1" w14:textId="77777777" w:rsidR="00EC049C" w:rsidRPr="00EC049C" w:rsidRDefault="00EC049C" w:rsidP="00EC049C">
+          <w:p w14:paraId="05DBDEF1" w14:textId="77777777" w:rsidR="00EC049C" w:rsidRPr="000938A1" w:rsidRDefault="00EC049C" w:rsidP="00EC049C">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:color w:val="000000"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="3"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2522" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5F0477ED" w14:textId="77777777" w:rsidR="00EC049C" w:rsidRPr="00EC049C" w:rsidRDefault="00EC049C" w:rsidP="00EC049C">
+          <w:p w14:paraId="5F0477ED" w14:textId="77777777" w:rsidR="00EC049C" w:rsidRPr="000938A1" w:rsidRDefault="00EC049C" w:rsidP="00EC049C">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="3"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC049C">
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="000938A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="3"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>法人代表人</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EC049C">
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="000938A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="3"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EC049C">
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="000938A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="3"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>負責人國民身分證統一編號或其他身分證明文件字號</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EC049C">
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="000938A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="3"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:vertAlign w:val="superscript"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="497997AA" w14:textId="77777777" w:rsidR="00EC049C" w:rsidRPr="00EC049C" w:rsidRDefault="00EC049C" w:rsidP="00EC049C">
+          <w:p w14:paraId="497997AA" w14:textId="77777777" w:rsidR="00EC049C" w:rsidRPr="000938A1" w:rsidRDefault="00EC049C" w:rsidP="00EC049C">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:color w:val="000000"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="3"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EC049C" w:rsidRPr="00EC049C" w14:paraId="2D45350F" w14:textId="77777777" w:rsidTr="0010547C">
         <w:trPr>
           <w:trHeight w:val="327"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1838" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
@@ -921,144 +933,145 @@
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>聯絡電話</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5AC764D7" w14:textId="77777777" w:rsidR="00EC049C" w:rsidRPr="00EC049C" w:rsidRDefault="00EC049C" w:rsidP="00EC049C">
+          <w:p w14:paraId="5AC764D7" w14:textId="77777777" w:rsidR="00EC049C" w:rsidRPr="000938A1" w:rsidRDefault="00EC049C" w:rsidP="00EC049C">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:color w:val="000000"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="3"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2522" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2E746D5D" w14:textId="77777777" w:rsidR="00EC049C" w:rsidRPr="00EC049C" w:rsidRDefault="00EC049C" w:rsidP="00EC049C">
+          <w:p w14:paraId="2E746D5D" w14:textId="77777777" w:rsidR="00EC049C" w:rsidRPr="000938A1" w:rsidRDefault="00EC049C" w:rsidP="00EC049C">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="3"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC049C">
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="000938A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="3"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>行動電話</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="439459C8" w14:textId="77777777" w:rsidR="00EC049C" w:rsidRPr="00EC049C" w:rsidRDefault="00EC049C" w:rsidP="00EC049C">
+          <w:p w14:paraId="439459C8" w14:textId="77777777" w:rsidR="00EC049C" w:rsidRPr="000938A1" w:rsidRDefault="00EC049C" w:rsidP="00EC049C">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:color w:val="000000"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="3"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EC049C" w:rsidRPr="00EC049C" w14:paraId="1603EDC9" w14:textId="77777777" w:rsidTr="0010547C">
         <w:trPr>
           <w:trHeight w:val="325"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1838" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
@@ -1089,239 +1102,239 @@
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>戶籍地址</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7620" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="59D330CC" w14:textId="0CB286E5" w:rsidR="00EC049C" w:rsidRPr="00EC049C" w:rsidRDefault="007F0177" w:rsidP="007F0177">
+          <w:p w14:paraId="59D330CC" w14:textId="0CB286E5" w:rsidR="00EC049C" w:rsidRPr="000938A1" w:rsidRDefault="007F0177" w:rsidP="007F0177">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:color w:val="000000"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="3"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007F0177">
-[...2 lines deleted...]
-                <w:color w:val="FF0000"/>
+            <w:r w:rsidRPr="000938A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="3"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>○○</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EC049C">
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="000938A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="3"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>縣市</w:t>
             </w:r>
-            <w:r w:rsidRPr="007F0177">
-[...2 lines deleted...]
-                <w:color w:val="FF0000"/>
+            <w:r w:rsidRPr="000938A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="3"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>○○</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EC049C">
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="000938A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="3"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>鄉鎮市區</w:t>
             </w:r>
-            <w:r w:rsidRPr="007F0177">
-[...2 lines deleted...]
-                <w:color w:val="FF0000"/>
+            <w:r w:rsidRPr="000938A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="3"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>○○</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EC049C">
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="000938A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="3"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>村里</w:t>
             </w:r>
-            <w:r w:rsidRPr="007F0177">
-[...2 lines deleted...]
-                <w:color w:val="FF0000"/>
+            <w:r w:rsidRPr="000938A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="3"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>00</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EC049C">
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="000938A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="3"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>鄰</w:t>
             </w:r>
-            <w:r w:rsidRPr="007F0177">
-[...2 lines deleted...]
-                <w:color w:val="FF0000"/>
+            <w:r w:rsidRPr="000938A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="3"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>○○</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EC049C">
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="000938A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="3"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>路街</w:t>
             </w:r>
-            <w:r w:rsidRPr="007F0177">
-[...2 lines deleted...]
-                <w:color w:val="FF0000"/>
+            <w:r w:rsidRPr="000938A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="3"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>○</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EC049C">
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="000938A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="3"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>段</w:t>
             </w:r>
-            <w:r w:rsidRPr="007F0177">
-[...2 lines deleted...]
-                <w:color w:val="FF0000"/>
+            <w:r w:rsidRPr="000938A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="3"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>00</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EC049C">
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="000938A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="3"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>巷</w:t>
             </w:r>
-            <w:r w:rsidRPr="007F0177">
-[...2 lines deleted...]
-                <w:color w:val="FF0000"/>
+            <w:r w:rsidRPr="000938A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="3"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>00</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EC049C">
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="000938A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="3"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>弄</w:t>
             </w:r>
-            <w:r w:rsidRPr="007F0177">
-[...2 lines deleted...]
-                <w:color w:val="FF0000"/>
+            <w:r w:rsidRPr="000938A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="3"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>00</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EC049C">
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="000938A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="3"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>號</w:t>
             </w:r>
-            <w:r w:rsidRPr="007F0177">
-[...2 lines deleted...]
-                <w:color w:val="FF0000"/>
+            <w:r w:rsidRPr="000938A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="3"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>00</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EC049C">
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="000938A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="3"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>樓</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EC049C" w:rsidRPr="00EC049C" w14:paraId="1061DEE9" w14:textId="77777777" w:rsidTr="0010547C">
         <w:trPr>
           <w:trHeight w:val="513"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1838" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
@@ -1353,276 +1366,277 @@
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>聯絡地址</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7620" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="570217A5" w14:textId="77777777" w:rsidR="00EC049C" w:rsidRPr="00EC049C" w:rsidRDefault="00EC049C" w:rsidP="00EC049C">
+          <w:p w14:paraId="570217A5" w14:textId="77777777" w:rsidR="00EC049C" w:rsidRPr="000938A1" w:rsidRDefault="00EC049C" w:rsidP="00EC049C">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="3"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC049C">
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="000938A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="3"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EC049C">
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="000938A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="3"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>同上</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0651EF9C" w14:textId="17DBBB9D" w:rsidR="00EC049C" w:rsidRPr="00EC049C" w:rsidRDefault="007F0177" w:rsidP="007F0177">
+          <w:p w14:paraId="0651EF9C" w14:textId="17DBBB9D" w:rsidR="00EC049C" w:rsidRPr="000938A1" w:rsidRDefault="007F0177" w:rsidP="007F0177">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:color w:val="000000"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="3"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007F0177">
-[...2 lines deleted...]
-                <w:color w:val="FF0000"/>
+            <w:r w:rsidRPr="000938A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="3"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>○○</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EC049C">
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="000938A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="3"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>縣市</w:t>
             </w:r>
-            <w:r w:rsidRPr="007F0177">
-[...2 lines deleted...]
-                <w:color w:val="FF0000"/>
+            <w:r w:rsidRPr="000938A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="3"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>○○</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EC049C">
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="000938A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="3"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>鄉鎮市區</w:t>
             </w:r>
-            <w:r w:rsidRPr="007F0177">
-[...2 lines deleted...]
-                <w:color w:val="FF0000"/>
+            <w:r w:rsidRPr="000938A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="3"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>○○</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EC049C">
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="000938A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="3"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>村里</w:t>
             </w:r>
-            <w:r w:rsidRPr="007F0177">
-[...2 lines deleted...]
-                <w:color w:val="FF0000"/>
+            <w:r w:rsidRPr="000938A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="3"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>00</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EC049C">
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="000938A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="3"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>鄰</w:t>
             </w:r>
-            <w:r w:rsidRPr="007F0177">
-[...2 lines deleted...]
-                <w:color w:val="FF0000"/>
+            <w:r w:rsidRPr="000938A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="3"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>○○</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EC049C">
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="000938A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="3"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>路街</w:t>
             </w:r>
-            <w:r w:rsidRPr="007F0177">
-[...2 lines deleted...]
-                <w:color w:val="FF0000"/>
+            <w:r w:rsidRPr="000938A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="3"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>○</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EC049C">
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="000938A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="3"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>段</w:t>
             </w:r>
-            <w:r w:rsidRPr="007F0177">
-[...2 lines deleted...]
-                <w:color w:val="FF0000"/>
+            <w:r w:rsidRPr="000938A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="3"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>00</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EC049C">
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="000938A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="3"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>巷</w:t>
             </w:r>
-            <w:r w:rsidRPr="007F0177">
-[...2 lines deleted...]
-                <w:color w:val="FF0000"/>
+            <w:r w:rsidRPr="000938A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="3"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>00</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EC049C">
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="000938A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="3"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>弄</w:t>
             </w:r>
-            <w:r w:rsidRPr="007F0177">
-[...2 lines deleted...]
-                <w:color w:val="FF0000"/>
+            <w:r w:rsidRPr="000938A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="3"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>00</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EC049C">
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="000938A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="3"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>號</w:t>
             </w:r>
-            <w:r w:rsidRPr="007F0177">
-[...2 lines deleted...]
-                <w:color w:val="FF0000"/>
+            <w:r w:rsidRPr="000938A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="3"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>00</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EC049C">
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="000938A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="3"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>樓</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EC049C" w:rsidRPr="00EC049C" w14:paraId="13A21B7B" w14:textId="77777777" w:rsidTr="0010547C">
         <w:trPr>
           <w:trHeight w:val="307"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1838" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
@@ -1654,141 +1668,141 @@
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>代理人姓名</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4B7297BD" w14:textId="77777777" w:rsidR="00EC049C" w:rsidRPr="00EC049C" w:rsidRDefault="00EC049C" w:rsidP="00EC049C">
+          <w:p w14:paraId="4B7297BD" w14:textId="77777777" w:rsidR="00EC049C" w:rsidRPr="000938A1" w:rsidRDefault="00EC049C" w:rsidP="00EC049C">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:color w:val="000000"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="3"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="10" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="10" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0633F90B" w14:textId="77777777" w:rsidR="00EC049C" w:rsidRPr="00EC049C" w:rsidRDefault="00EC049C" w:rsidP="00EC049C">
+          <w:p w14:paraId="0633F90B" w14:textId="77777777" w:rsidR="00EC049C" w:rsidRPr="000938A1" w:rsidRDefault="00EC049C" w:rsidP="00EC049C">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:color w:val="000000"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="3"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC049C">
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="000938A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="3"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>國民身分證統一編號</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2375" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="10" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="10" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="12E5C423" w14:textId="77777777" w:rsidR="00EC049C" w:rsidRPr="00EC049C" w:rsidRDefault="00EC049C" w:rsidP="00EC049C">
+          <w:p w14:paraId="12E5C423" w14:textId="77777777" w:rsidR="00EC049C" w:rsidRPr="000938A1" w:rsidRDefault="00EC049C" w:rsidP="00EC049C">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:color w:val="000000"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="3"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EC049C" w:rsidRPr="00EC049C" w14:paraId="13B3ECC0" w14:textId="77777777" w:rsidTr="0010547C">
         <w:trPr>
           <w:trHeight w:val="350"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1838" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
@@ -1819,141 +1833,141 @@
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>聯絡電話</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="50908FFB" w14:textId="77777777" w:rsidR="00EC049C" w:rsidRPr="00EC049C" w:rsidRDefault="00EC049C" w:rsidP="00EC049C">
+          <w:p w14:paraId="50908FFB" w14:textId="77777777" w:rsidR="00EC049C" w:rsidRPr="000938A1" w:rsidRDefault="00EC049C" w:rsidP="00EC049C">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:color w:val="000000"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="3"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="10" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="10" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="54F07590" w14:textId="77777777" w:rsidR="00EC049C" w:rsidRPr="00EC049C" w:rsidRDefault="00EC049C" w:rsidP="00EC049C">
+          <w:p w14:paraId="54F07590" w14:textId="77777777" w:rsidR="00EC049C" w:rsidRPr="000938A1" w:rsidRDefault="00EC049C" w:rsidP="00EC049C">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:color w:val="000000"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="3"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC049C">
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="000938A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="3"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>行動電話</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2375" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="10" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="10" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="27DAE5F0" w14:textId="77777777" w:rsidR="00EC049C" w:rsidRPr="00EC049C" w:rsidRDefault="00EC049C" w:rsidP="00EC049C">
+          <w:p w14:paraId="27DAE5F0" w14:textId="77777777" w:rsidR="00EC049C" w:rsidRPr="000938A1" w:rsidRDefault="00EC049C" w:rsidP="00EC049C">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:color w:val="000000"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="3"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EC049C" w:rsidRPr="00EC049C" w14:paraId="3162C43A" w14:textId="77777777" w:rsidTr="0010547C">
         <w:trPr>
           <w:trHeight w:val="364"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1838" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
@@ -1984,239 +1998,239 @@
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>戶籍地址</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7620" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="03C4D66D" w14:textId="2FC40127" w:rsidR="00EC049C" w:rsidRPr="00EC049C" w:rsidRDefault="007F0177" w:rsidP="007F0177">
+          <w:p w14:paraId="03C4D66D" w14:textId="2FC40127" w:rsidR="00EC049C" w:rsidRPr="000938A1" w:rsidRDefault="007F0177" w:rsidP="007F0177">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:color w:val="000000"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="3"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007F0177">
-[...2 lines deleted...]
-                <w:color w:val="FF0000"/>
+            <w:r w:rsidRPr="000938A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="3"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>○○</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EC049C">
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="000938A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="3"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>縣市</w:t>
             </w:r>
-            <w:r w:rsidRPr="007F0177">
-[...2 lines deleted...]
-                <w:color w:val="FF0000"/>
+            <w:r w:rsidRPr="000938A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="3"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>○○</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EC049C">
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="000938A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="3"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>鄉鎮市區</w:t>
             </w:r>
-            <w:r w:rsidRPr="007F0177">
-[...2 lines deleted...]
-                <w:color w:val="FF0000"/>
+            <w:r w:rsidRPr="000938A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="3"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>○○</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EC049C">
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="000938A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="3"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>村里</w:t>
             </w:r>
-            <w:r w:rsidRPr="007F0177">
-[...2 lines deleted...]
-                <w:color w:val="FF0000"/>
+            <w:r w:rsidRPr="000938A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="3"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>00</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EC049C">
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="000938A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="3"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>鄰</w:t>
             </w:r>
-            <w:r w:rsidRPr="007F0177">
-[...2 lines deleted...]
-                <w:color w:val="FF0000"/>
+            <w:r w:rsidRPr="000938A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="3"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>○○</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EC049C">
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="000938A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="3"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>路街</w:t>
             </w:r>
-            <w:r w:rsidRPr="007F0177">
-[...2 lines deleted...]
-                <w:color w:val="FF0000"/>
+            <w:r w:rsidRPr="000938A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="3"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>○</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EC049C">
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="000938A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="3"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>段</w:t>
             </w:r>
-            <w:r w:rsidRPr="007F0177">
-[...2 lines deleted...]
-                <w:color w:val="FF0000"/>
+            <w:r w:rsidRPr="000938A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="3"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>00</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EC049C">
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="000938A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="3"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>巷</w:t>
             </w:r>
-            <w:r w:rsidRPr="007F0177">
-[...2 lines deleted...]
-                <w:color w:val="FF0000"/>
+            <w:r w:rsidRPr="000938A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="3"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>00</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EC049C">
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="000938A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="3"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>弄</w:t>
             </w:r>
-            <w:r w:rsidRPr="007F0177">
-[...2 lines deleted...]
-                <w:color w:val="FF0000"/>
+            <w:r w:rsidRPr="000938A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="3"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>00</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EC049C">
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="000938A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="3"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>號</w:t>
             </w:r>
-            <w:r w:rsidRPr="007F0177">
-[...2 lines deleted...]
-                <w:color w:val="FF0000"/>
+            <w:r w:rsidRPr="000938A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="3"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>00</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EC049C">
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="000938A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="3"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>樓</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EC049C" w:rsidRPr="00EC049C" w14:paraId="68118230" w14:textId="77777777" w:rsidTr="0010547C">
         <w:trPr>
           <w:trHeight w:val="513"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1838" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
@@ -2248,276 +2262,277 @@
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>聯絡地址</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7620" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="111529F3" w14:textId="77777777" w:rsidR="00EC049C" w:rsidRPr="00EC049C" w:rsidRDefault="00EC049C" w:rsidP="00EC049C">
+          <w:p w14:paraId="111529F3" w14:textId="77777777" w:rsidR="00EC049C" w:rsidRPr="000938A1" w:rsidRDefault="00EC049C" w:rsidP="00EC049C">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="3"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC049C">
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="000938A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="3"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EC049C">
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="000938A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="3"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>同上</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="73F70F43" w14:textId="5240AF56" w:rsidR="00EC049C" w:rsidRPr="00EC049C" w:rsidRDefault="007F0177" w:rsidP="007F0177">
+          <w:p w14:paraId="73F70F43" w14:textId="5240AF56" w:rsidR="00EC049C" w:rsidRPr="000938A1" w:rsidRDefault="007F0177" w:rsidP="007F0177">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:color w:val="000000"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="3"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007F0177">
-[...2 lines deleted...]
-                <w:color w:val="FF0000"/>
+            <w:r w:rsidRPr="000938A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="3"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>○○</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EC049C">
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="000938A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="3"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>縣市</w:t>
             </w:r>
-            <w:r w:rsidRPr="007F0177">
-[...2 lines deleted...]
-                <w:color w:val="FF0000"/>
+            <w:r w:rsidRPr="000938A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="3"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>○○</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EC049C">
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="000938A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="3"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>鄉鎮市區</w:t>
             </w:r>
-            <w:r w:rsidRPr="007F0177">
-[...2 lines deleted...]
-                <w:color w:val="FF0000"/>
+            <w:r w:rsidRPr="000938A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="3"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>○○</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EC049C">
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="000938A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="3"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>村里</w:t>
             </w:r>
-            <w:r w:rsidRPr="007F0177">
-[...2 lines deleted...]
-                <w:color w:val="FF0000"/>
+            <w:r w:rsidRPr="000938A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="3"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>00</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EC049C">
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="000938A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="3"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>鄰</w:t>
             </w:r>
-            <w:r w:rsidRPr="007F0177">
-[...2 lines deleted...]
-                <w:color w:val="FF0000"/>
+            <w:r w:rsidRPr="000938A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="3"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>○○</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EC049C">
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="000938A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="3"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>路街</w:t>
             </w:r>
-            <w:r w:rsidRPr="007F0177">
-[...2 lines deleted...]
-                <w:color w:val="FF0000"/>
+            <w:r w:rsidRPr="000938A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="3"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>○</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EC049C">
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="000938A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="3"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>段</w:t>
             </w:r>
-            <w:r w:rsidRPr="007F0177">
-[...2 lines deleted...]
-                <w:color w:val="FF0000"/>
+            <w:r w:rsidRPr="000938A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="3"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>00</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EC049C">
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="000938A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="3"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>巷</w:t>
             </w:r>
-            <w:r w:rsidRPr="007F0177">
-[...2 lines deleted...]
-                <w:color w:val="FF0000"/>
+            <w:r w:rsidRPr="000938A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="3"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>00</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EC049C">
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="000938A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="3"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>弄</w:t>
             </w:r>
-            <w:r w:rsidRPr="007F0177">
-[...2 lines deleted...]
-                <w:color w:val="FF0000"/>
+            <w:r w:rsidRPr="000938A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="3"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>00</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EC049C">
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="000938A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="3"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>號</w:t>
             </w:r>
-            <w:r w:rsidRPr="007F0177">
-[...2 lines deleted...]
-                <w:color w:val="FF0000"/>
+            <w:r w:rsidRPr="000938A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="3"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>00</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EC049C">
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="000938A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="3"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>樓</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EC049C" w:rsidRPr="00EC049C" w14:paraId="40EC1DC8" w14:textId="77777777" w:rsidTr="0010547C">
         <w:trPr>
           <w:trHeight w:val="644"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1838" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
@@ -2549,88 +2564,89 @@
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>擬使用農田水利設施名稱</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7620" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0C05431B" w14:textId="77777777" w:rsidR="00EC049C" w:rsidRPr="00EC049C" w:rsidRDefault="00EC049C" w:rsidP="00EC049C">
+          <w:p w14:paraId="0C05431B" w14:textId="77777777" w:rsidR="00EC049C" w:rsidRPr="000938A1" w:rsidRDefault="00EC049C" w:rsidP="00EC049C">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="3"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC049C">
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="000938A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="3"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>渠道名稱：</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EC049C">
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="000938A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="3"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>__________________________</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EC049C">
+            <w:r w:rsidRPr="000938A1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="3"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>【請填寫使用渠道名稱】</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EC049C" w:rsidRPr="00EC049C" w14:paraId="753E3CB5" w14:textId="77777777" w:rsidTr="0010547C">
         <w:trPr>
           <w:trHeight w:val="818"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1838" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
@@ -3450,222 +3466,225 @@
           </w:tcPr>
           <w:p w14:paraId="31358661" w14:textId="77777777" w:rsidR="00EC049C" w:rsidRPr="00EC049C" w:rsidRDefault="00EC049C" w:rsidP="00EC049C">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
               <w:ind w:left="295" w:hanging="295"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="3"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EC049C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="3"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>中華民國</w:t>
             </w:r>
-            <w:r w:rsidRPr="007F0177">
+            <w:r w:rsidRPr="000938A1">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
-                <w:color w:val="FF0000"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="3"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>○○○</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EC049C">
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="000938A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="3"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>年</w:t>
             </w:r>
-            <w:r w:rsidRPr="007F0177">
+            <w:r w:rsidRPr="000938A1">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
-                <w:color w:val="FF0000"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="3"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>○○</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EC049C">
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="000938A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="3"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>月</w:t>
             </w:r>
-            <w:r w:rsidRPr="007F0177">
+            <w:r w:rsidRPr="000938A1">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
-                <w:color w:val="FF0000"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="3"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>○○</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EC049C">
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="000938A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="3"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>日</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="61FAB2B4" w14:textId="1B27C58D" w:rsidR="00EC049C" w:rsidRPr="006B0911" w:rsidRDefault="00EC049C" w:rsidP="006B0911">
       <w:pPr>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:afterLines="50" w:after="180" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="3"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00EC049C" w:rsidRPr="006B0911" w:rsidSect="007E0D44">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="新細明體">
     <w:altName w:val="PMingLiU"/>
     <w:panose1 w:val="02020500000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="標楷體">
     <w:panose1 w:val="03000509000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="script"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="080E0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
+    <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
+    <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="F">
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Lucida Sans">
+    <w:panose1 w:val="020B0602030504020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="細明體">
     <w:altName w:val="MingLiU"/>
     <w:panose1 w:val="02020509000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Liberation Sans">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="微軟正黑體">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="88"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="000002A7" w:usb1="28CF4400" w:usb2="00000016" w:usb3="00000000" w:csb0="00100009" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="02E65DCF"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="41FCE8D8"/>
     <w:styleLink w:val="WWNum25"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="□"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2640" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
@@ -16283,510 +16302,512 @@
       <w:lvlText w:val="."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3648" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4128" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4608" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="716392818">
+  <w:num w:numId="1">
     <w:abstractNumId w:val="100"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="499153935">
+  <w:num w:numId="2">
     <w:abstractNumId w:val="88"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="877592959">
+  <w:num w:numId="3">
     <w:abstractNumId w:val="62"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1402170796">
+  <w:num w:numId="4">
     <w:abstractNumId w:val="43"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1715032759">
+  <w:num w:numId="5">
     <w:abstractNumId w:val="67"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="1250893017">
+  <w:num w:numId="6">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="60830841">
+  <w:num w:numId="7">
     <w:abstractNumId w:val="125"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="91049222">
+  <w:num w:numId="8">
     <w:abstractNumId w:val="87"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="799226946">
+  <w:num w:numId="9">
     <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="2115830381">
+  <w:num w:numId="10">
     <w:abstractNumId w:val="139"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="387843052">
+  <w:num w:numId="11">
     <w:abstractNumId w:val="72"/>
   </w:num>
-  <w:num w:numId="12" w16cid:durableId="1584339342">
+  <w:num w:numId="12">
     <w:abstractNumId w:val="30"/>
   </w:num>
-  <w:num w:numId="13" w16cid:durableId="17510800">
+  <w:num w:numId="13">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="14" w16cid:durableId="574978754">
+  <w:num w:numId="14">
     <w:abstractNumId w:val="51"/>
   </w:num>
-  <w:num w:numId="15" w16cid:durableId="784619305">
+  <w:num w:numId="15">
     <w:abstractNumId w:val="73"/>
   </w:num>
-  <w:num w:numId="16" w16cid:durableId="988092090">
+  <w:num w:numId="16">
     <w:abstractNumId w:val="136"/>
   </w:num>
-  <w:num w:numId="17" w16cid:durableId="1325161801">
+  <w:num w:numId="17">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="18" w16cid:durableId="190187915">
+  <w:num w:numId="18">
     <w:abstractNumId w:val="132"/>
   </w:num>
-  <w:num w:numId="19" w16cid:durableId="1411734861">
+  <w:num w:numId="19">
     <w:abstractNumId w:val="83"/>
   </w:num>
-  <w:num w:numId="20" w16cid:durableId="553736787">
+  <w:num w:numId="20">
     <w:abstractNumId w:val="54"/>
   </w:num>
-  <w:num w:numId="21" w16cid:durableId="1111899076">
+  <w:num w:numId="21">
     <w:abstractNumId w:val="124"/>
   </w:num>
-  <w:num w:numId="22" w16cid:durableId="325935522">
+  <w:num w:numId="22">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="23" w16cid:durableId="1436515899">
+  <w:num w:numId="23">
     <w:abstractNumId w:val="98"/>
   </w:num>
-  <w:num w:numId="24" w16cid:durableId="2085685401">
+  <w:num w:numId="24">
     <w:abstractNumId w:val="106"/>
   </w:num>
-  <w:num w:numId="25" w16cid:durableId="1622953263">
+  <w:num w:numId="25">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="26" w16cid:durableId="2098476734">
+  <w:num w:numId="26">
     <w:abstractNumId w:val="89"/>
   </w:num>
-  <w:num w:numId="27" w16cid:durableId="465513126">
+  <w:num w:numId="27">
     <w:abstractNumId w:val="105"/>
   </w:num>
-  <w:num w:numId="28" w16cid:durableId="299041529">
+  <w:num w:numId="28">
     <w:abstractNumId w:val="101"/>
   </w:num>
-  <w:num w:numId="29" w16cid:durableId="1238784532">
+  <w:num w:numId="29">
     <w:abstractNumId w:val="66"/>
   </w:num>
-  <w:num w:numId="30" w16cid:durableId="858667039">
+  <w:num w:numId="30">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="31" w16cid:durableId="862323902">
+  <w:num w:numId="31">
     <w:abstractNumId w:val="68"/>
   </w:num>
-  <w:num w:numId="32" w16cid:durableId="1850439320">
+  <w:num w:numId="32">
     <w:abstractNumId w:val="32"/>
   </w:num>
-  <w:num w:numId="33" w16cid:durableId="499664731">
+  <w:num w:numId="33">
     <w:abstractNumId w:val="119"/>
   </w:num>
-  <w:num w:numId="34" w16cid:durableId="200018040">
+  <w:num w:numId="34">
     <w:abstractNumId w:val="76"/>
   </w:num>
-  <w:num w:numId="35" w16cid:durableId="1020931131">
+  <w:num w:numId="35">
     <w:abstractNumId w:val="31"/>
   </w:num>
-  <w:num w:numId="36" w16cid:durableId="312679595">
+  <w:num w:numId="36">
     <w:abstractNumId w:val="138"/>
   </w:num>
-  <w:num w:numId="37" w16cid:durableId="685719124">
+  <w:num w:numId="37">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="38" w16cid:durableId="1066760102">
+  <w:num w:numId="38">
     <w:abstractNumId w:val="97"/>
   </w:num>
-  <w:num w:numId="39" w16cid:durableId="1855340164">
+  <w:num w:numId="39">
     <w:abstractNumId w:val="121"/>
   </w:num>
-  <w:num w:numId="40" w16cid:durableId="1314410633">
+  <w:num w:numId="40">
     <w:abstractNumId w:val="37"/>
   </w:num>
-  <w:num w:numId="41" w16cid:durableId="1734087403">
+  <w:num w:numId="41">
     <w:abstractNumId w:val="90"/>
   </w:num>
-  <w:num w:numId="42" w16cid:durableId="2019036215">
+  <w:num w:numId="42">
     <w:abstractNumId w:val="114"/>
   </w:num>
-  <w:num w:numId="43" w16cid:durableId="1165124580">
+  <w:num w:numId="43">
     <w:abstractNumId w:val="92"/>
   </w:num>
-  <w:num w:numId="44" w16cid:durableId="578515719">
+  <w:num w:numId="44">
     <w:abstractNumId w:val="126"/>
   </w:num>
-  <w:num w:numId="45" w16cid:durableId="1651714084">
+  <w:num w:numId="45">
     <w:abstractNumId w:val="33"/>
   </w:num>
-  <w:num w:numId="46" w16cid:durableId="1720011506">
+  <w:num w:numId="46">
     <w:abstractNumId w:val="38"/>
   </w:num>
-  <w:num w:numId="47" w16cid:durableId="1850216874">
+  <w:num w:numId="47">
     <w:abstractNumId w:val="108"/>
   </w:num>
-  <w:num w:numId="48" w16cid:durableId="1545677637">
+  <w:num w:numId="48">
     <w:abstractNumId w:val="103"/>
   </w:num>
-  <w:num w:numId="49" w16cid:durableId="325206612">
+  <w:num w:numId="49">
     <w:abstractNumId w:val="60"/>
   </w:num>
-  <w:num w:numId="50" w16cid:durableId="1049525530">
+  <w:num w:numId="50">
     <w:abstractNumId w:val="85"/>
   </w:num>
-  <w:num w:numId="51" w16cid:durableId="1381857384">
+  <w:num w:numId="51">
     <w:abstractNumId w:val="42"/>
   </w:num>
-  <w:num w:numId="52" w16cid:durableId="1896893282">
+  <w:num w:numId="52">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="53" w16cid:durableId="2103408491">
+  <w:num w:numId="53">
     <w:abstractNumId w:val="65"/>
   </w:num>
-  <w:num w:numId="54" w16cid:durableId="624889976">
+  <w:num w:numId="54">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="55" w16cid:durableId="428505633">
+  <w:num w:numId="55">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="56" w16cid:durableId="892351583">
+  <w:num w:numId="56">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="57" w16cid:durableId="1085109539">
+  <w:num w:numId="57">
     <w:abstractNumId w:val="112"/>
   </w:num>
-  <w:num w:numId="58" w16cid:durableId="1316376729">
+  <w:num w:numId="58">
     <w:abstractNumId w:val="44"/>
   </w:num>
-  <w:num w:numId="59" w16cid:durableId="1978879847">
+  <w:num w:numId="59">
     <w:abstractNumId w:val="84"/>
   </w:num>
-  <w:num w:numId="60" w16cid:durableId="496699543">
+  <w:num w:numId="60">
     <w:abstractNumId w:val="116"/>
   </w:num>
-  <w:num w:numId="61" w16cid:durableId="1086803739">
+  <w:num w:numId="61">
     <w:abstractNumId w:val="50"/>
   </w:num>
-  <w:num w:numId="62" w16cid:durableId="614799546">
+  <w:num w:numId="62">
     <w:abstractNumId w:val="131"/>
   </w:num>
-  <w:num w:numId="63" w16cid:durableId="137840640">
+  <w:num w:numId="63">
     <w:abstractNumId w:val="96"/>
   </w:num>
-  <w:num w:numId="64" w16cid:durableId="1596017158">
+  <w:num w:numId="64">
     <w:abstractNumId w:val="118"/>
   </w:num>
-  <w:num w:numId="65" w16cid:durableId="306518211">
+  <w:num w:numId="65">
     <w:abstractNumId w:val="34"/>
   </w:num>
-  <w:num w:numId="66" w16cid:durableId="1010138023">
+  <w:num w:numId="66">
     <w:abstractNumId w:val="36"/>
   </w:num>
-  <w:num w:numId="67" w16cid:durableId="845365375">
+  <w:num w:numId="67">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="68" w16cid:durableId="1390300418">
+  <w:num w:numId="68">
     <w:abstractNumId w:val="134"/>
   </w:num>
-  <w:num w:numId="69" w16cid:durableId="1316301085">
+  <w:num w:numId="69">
     <w:abstractNumId w:val="130"/>
   </w:num>
-  <w:num w:numId="70" w16cid:durableId="2120024850">
+  <w:num w:numId="70">
     <w:abstractNumId w:val="135"/>
   </w:num>
-  <w:num w:numId="71" w16cid:durableId="734161014">
+  <w:num w:numId="71">
     <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="72" w16cid:durableId="587232810">
+  <w:num w:numId="72">
     <w:abstractNumId w:val="75"/>
   </w:num>
-  <w:num w:numId="73" w16cid:durableId="655258807">
+  <w:num w:numId="73">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="74" w16cid:durableId="1520659497">
+  <w:num w:numId="74">
     <w:abstractNumId w:val="107"/>
   </w:num>
-  <w:num w:numId="75" w16cid:durableId="427308859">
+  <w:num w:numId="75">
     <w:abstractNumId w:val="46"/>
   </w:num>
-  <w:num w:numId="76" w16cid:durableId="606809138">
+  <w:num w:numId="76">
     <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="77" w16cid:durableId="390233658">
+  <w:num w:numId="77">
     <w:abstractNumId w:val="63"/>
   </w:num>
-  <w:num w:numId="78" w16cid:durableId="162358398">
+  <w:num w:numId="78">
     <w:abstractNumId w:val="81"/>
   </w:num>
-  <w:num w:numId="79" w16cid:durableId="1178083499">
+  <w:num w:numId="79">
     <w:abstractNumId w:val="120"/>
   </w:num>
-  <w:num w:numId="80" w16cid:durableId="1338000589">
+  <w:num w:numId="80">
     <w:abstractNumId w:val="122"/>
   </w:num>
-  <w:num w:numId="81" w16cid:durableId="1463688440">
+  <w:num w:numId="81">
     <w:abstractNumId w:val="40"/>
   </w:num>
-  <w:num w:numId="82" w16cid:durableId="1610313636">
+  <w:num w:numId="82">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="83" w16cid:durableId="1265262952">
+  <w:num w:numId="83">
     <w:abstractNumId w:val="77"/>
   </w:num>
-  <w:num w:numId="84" w16cid:durableId="332613146">
+  <w:num w:numId="84">
     <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="85" w16cid:durableId="771977854">
+  <w:num w:numId="85">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="86" w16cid:durableId="1489131511">
+  <w:num w:numId="86">
     <w:abstractNumId w:val="55"/>
   </w:num>
-  <w:num w:numId="87" w16cid:durableId="717167062">
+  <w:num w:numId="87">
     <w:abstractNumId w:val="104"/>
   </w:num>
-  <w:num w:numId="88" w16cid:durableId="393428539">
+  <w:num w:numId="88">
     <w:abstractNumId w:val="110"/>
   </w:num>
-  <w:num w:numId="89" w16cid:durableId="55394582">
+  <w:num w:numId="89">
     <w:abstractNumId w:val="61"/>
   </w:num>
-  <w:num w:numId="90" w16cid:durableId="1016618434">
+  <w:num w:numId="90">
     <w:abstractNumId w:val="69"/>
   </w:num>
-  <w:num w:numId="91" w16cid:durableId="715003846">
+  <w:num w:numId="91">
     <w:abstractNumId w:val="64"/>
   </w:num>
-  <w:num w:numId="92" w16cid:durableId="1973821560">
+  <w:num w:numId="92">
     <w:abstractNumId w:val="53"/>
   </w:num>
-  <w:num w:numId="93" w16cid:durableId="1261185191">
+  <w:num w:numId="93">
     <w:abstractNumId w:val="93"/>
   </w:num>
-  <w:num w:numId="94" w16cid:durableId="1567566126">
+  <w:num w:numId="94">
     <w:abstractNumId w:val="86"/>
   </w:num>
-  <w:num w:numId="95" w16cid:durableId="847871703">
+  <w:num w:numId="95">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="96" w16cid:durableId="1437864622">
+  <w:num w:numId="96">
     <w:abstractNumId w:val="91"/>
   </w:num>
-  <w:num w:numId="97" w16cid:durableId="1440686988">
+  <w:num w:numId="97">
     <w:abstractNumId w:val="80"/>
   </w:num>
-  <w:num w:numId="98" w16cid:durableId="1801269224">
+  <w:num w:numId="98">
     <w:abstractNumId w:val="115"/>
   </w:num>
-  <w:num w:numId="99" w16cid:durableId="839394258">
+  <w:num w:numId="99">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="100" w16cid:durableId="326635574">
+  <w:num w:numId="100">
     <w:abstractNumId w:val="94"/>
   </w:num>
-  <w:num w:numId="101" w16cid:durableId="619995781">
+  <w:num w:numId="101">
     <w:abstractNumId w:val="47"/>
   </w:num>
-  <w:num w:numId="102" w16cid:durableId="762846698">
+  <w:num w:numId="102">
     <w:abstractNumId w:val="102"/>
   </w:num>
-  <w:num w:numId="103" w16cid:durableId="2124223373">
+  <w:num w:numId="103">
     <w:abstractNumId w:val="74"/>
   </w:num>
-  <w:num w:numId="104" w16cid:durableId="603076228">
+  <w:num w:numId="104">
     <w:abstractNumId w:val="78"/>
   </w:num>
-  <w:num w:numId="105" w16cid:durableId="1678383959">
+  <w:num w:numId="105">
     <w:abstractNumId w:val="52"/>
   </w:num>
-  <w:num w:numId="106" w16cid:durableId="1716351493">
+  <w:num w:numId="106">
     <w:abstractNumId w:val="41"/>
   </w:num>
-  <w:num w:numId="107" w16cid:durableId="484471789">
+  <w:num w:numId="107">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="108" w16cid:durableId="505828691">
+  <w:num w:numId="108">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="109" w16cid:durableId="1295527192">
+  <w:num w:numId="109">
     <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="110" w16cid:durableId="2058435622">
+  <w:num w:numId="110">
     <w:abstractNumId w:val="39"/>
   </w:num>
-  <w:num w:numId="111" w16cid:durableId="1938714979">
+  <w:num w:numId="111">
     <w:abstractNumId w:val="70"/>
   </w:num>
-  <w:num w:numId="112" w16cid:durableId="810710026">
+  <w:num w:numId="112">
     <w:abstractNumId w:val="56"/>
   </w:num>
-  <w:num w:numId="113" w16cid:durableId="116260932">
+  <w:num w:numId="113">
     <w:abstractNumId w:val="113"/>
   </w:num>
-  <w:num w:numId="114" w16cid:durableId="643004291">
+  <w:num w:numId="114">
     <w:abstractNumId w:val="111"/>
   </w:num>
-  <w:num w:numId="115" w16cid:durableId="2011591344">
+  <w:num w:numId="115">
     <w:abstractNumId w:val="57"/>
   </w:num>
-  <w:num w:numId="116" w16cid:durableId="813520953">
+  <w:num w:numId="116">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="117" w16cid:durableId="788818981">
+  <w:num w:numId="117">
     <w:abstractNumId w:val="82"/>
   </w:num>
-  <w:num w:numId="118" w16cid:durableId="538517342">
+  <w:num w:numId="118">
     <w:abstractNumId w:val="45"/>
   </w:num>
-  <w:num w:numId="119" w16cid:durableId="1637100227">
+  <w:num w:numId="119">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="120" w16cid:durableId="1328440869">
+  <w:num w:numId="120">
     <w:abstractNumId w:val="49"/>
   </w:num>
-  <w:num w:numId="121" w16cid:durableId="1713536946">
+  <w:num w:numId="121">
     <w:abstractNumId w:val="128"/>
   </w:num>
-  <w:num w:numId="122" w16cid:durableId="1125461946">
+  <w:num w:numId="122">
     <w:abstractNumId w:val="58"/>
   </w:num>
-  <w:num w:numId="123" w16cid:durableId="1382436527">
+  <w:num w:numId="123">
     <w:abstractNumId w:val="48"/>
   </w:num>
-  <w:num w:numId="124" w16cid:durableId="1381637838">
+  <w:num w:numId="124">
     <w:abstractNumId w:val="109"/>
   </w:num>
-  <w:num w:numId="125" w16cid:durableId="1132551681">
+  <w:num w:numId="125">
     <w:abstractNumId w:val="123"/>
   </w:num>
-  <w:num w:numId="126" w16cid:durableId="785925779">
+  <w:num w:numId="126">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="127" w16cid:durableId="1727757473">
+  <w:num w:numId="127">
     <w:abstractNumId w:val="59"/>
   </w:num>
-  <w:num w:numId="128" w16cid:durableId="1593588836">
+  <w:num w:numId="128">
     <w:abstractNumId w:val="137"/>
   </w:num>
-  <w:num w:numId="129" w16cid:durableId="1972788250">
+  <w:num w:numId="129">
     <w:abstractNumId w:val="133"/>
   </w:num>
-  <w:num w:numId="130" w16cid:durableId="1877501923">
+  <w:num w:numId="130">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="131" w16cid:durableId="936448641">
+  <w:num w:numId="131">
     <w:abstractNumId w:val="71"/>
   </w:num>
-  <w:num w:numId="132" w16cid:durableId="687371414">
+  <w:num w:numId="132">
     <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="133" w16cid:durableId="1333334853">
+  <w:num w:numId="133">
     <w:abstractNumId w:val="127"/>
   </w:num>
-  <w:num w:numId="134" w16cid:durableId="1907569260">
+  <w:num w:numId="134">
     <w:abstractNumId w:val="117"/>
   </w:num>
-  <w:num w:numId="135" w16cid:durableId="160851242">
+  <w:num w:numId="135">
     <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="136" w16cid:durableId="545602102">
+  <w:num w:numId="136">
     <w:abstractNumId w:val="79"/>
   </w:num>
-  <w:num w:numId="137" w16cid:durableId="2051762893">
+  <w:num w:numId="137">
     <w:abstractNumId w:val="99"/>
   </w:num>
-  <w:num w:numId="138" w16cid:durableId="571698250">
+  <w:num w:numId="138">
     <w:abstractNumId w:val="129"/>
   </w:num>
-  <w:num w:numId="139" w16cid:durableId="1699239046">
+  <w:num w:numId="139">
     <w:abstractNumId w:val="35"/>
   </w:num>
-  <w:num w:numId="140" w16cid:durableId="1764061010">
+  <w:num w:numId="140">
     <w:abstractNumId w:val="95"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="140"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="480"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007E0D44"/>
     <w:rsid w:val="00001445"/>
+    <w:rsid w:val="000938A1"/>
     <w:rsid w:val="00175277"/>
     <w:rsid w:val="006B0911"/>
     <w:rsid w:val="007371AD"/>
     <w:rsid w:val="00741096"/>
     <w:rsid w:val="007E0D44"/>
     <w:rsid w:val="007F0177"/>
     <w:rsid w:val="00CC0740"/>
+    <w:rsid w:val="00E41D91"/>
     <w:rsid w:val="00EC049C"/>
     <w:rsid w:val="00EE7DD1"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-TW"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>