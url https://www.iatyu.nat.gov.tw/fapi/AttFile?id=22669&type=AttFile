--- v0 (2025-10-29)
+++ v1 (2026-11-04)
@@ -1,3966 +1,14093 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w:rsidR="000B660F" w:rsidRDefault="008E6484">
-[...1 lines deleted...]
-        <w:pStyle w:val="Standard"/>
+    <w:p w14:paraId="7DA74595" w14:textId="77777777" w:rsidR="00001445" w:rsidRPr="00001445" w:rsidRDefault="00001445" w:rsidP="00BE00CA">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:afterLines="50" w:after="180" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
-      </w:pPr>
-      <w:r>
+        <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="36"/>
-          <w:szCs w:val="32"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="36"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>申請農田水利設施兼作其他使用</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="002846E9">
+      </w:pPr>
+      <w:r w:rsidRPr="00001445">
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="36"/>
-          <w:szCs w:val="32"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="36"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>(新設)</w:t>
-[...201 lines deleted...]
-        <w:t xml:space="preserve">               </w:t>
+        <w:t>農田水利設施兼作其他使用計畫書</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9458" w:type="dxa"/>
+        <w:tblW w:w="9541" w:type="dxa"/>
+        <w:jc w:val="center"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="10" w:type="dxa"/>
           <w:right w:w="10" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2195"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="2404"/>
+        <w:gridCol w:w="2253"/>
+        <w:gridCol w:w="2553"/>
+        <w:gridCol w:w="2324"/>
+        <w:gridCol w:w="2411"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000B660F">
+      <w:tr w:rsidR="00001445" w:rsidRPr="00001445" w14:paraId="56001677" w14:textId="77777777" w:rsidTr="000C68F8">
         <w:trPr>
-          <w:trHeight w:val="737"/>
+          <w:trHeight w:val="326"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2195" w:type="dxa"/>
+            <w:tcW w:w="2253" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F6ECB8C" w14:textId="77777777" w:rsidR="00001445" w:rsidRDefault="00001445" w:rsidP="00001445">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00001445">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>表單編號</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="15256423" w14:textId="6883A0E2" w:rsidR="00BE00CA" w:rsidRPr="00001445" w:rsidRDefault="00BE00CA" w:rsidP="00001445">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="3"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00001445">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>【管理處填具】</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2553" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="567F41B2" w14:textId="45DE172C" w:rsidR="00001445" w:rsidRPr="00001445" w:rsidRDefault="00001445" w:rsidP="00001445">
+            <w:pPr>
+              <w:widowControl/>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="3"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2324" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="6" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B081F3B" w14:textId="1E46B65F" w:rsidR="00001445" w:rsidRPr="00001445" w:rsidRDefault="00BE00CA" w:rsidP="00001445">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>桃園</w:t>
+            </w:r>
+            <w:r w:rsidR="00001445" w:rsidRPr="00001445">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>管理處</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2411" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="6" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="31A304E8" w14:textId="77777777" w:rsidR="00001445" w:rsidRPr="00001445" w:rsidRDefault="00001445" w:rsidP="00001445">
+            <w:pPr>
+              <w:widowControl/>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B4351">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>○○</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B4351">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>工作站</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00001445" w:rsidRPr="00001445" w14:paraId="7596687C" w14:textId="77777777" w:rsidTr="000C68F8">
+        <w:trPr>
+          <w:trHeight w:val="355"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2253" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C6AB96E" w14:textId="77777777" w:rsidR="00001445" w:rsidRPr="00001445" w:rsidRDefault="00001445" w:rsidP="00001445">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00001445">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>申請人姓名</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0558A7E0" w14:textId="77777777" w:rsidR="00001445" w:rsidRPr="00001445" w:rsidRDefault="00001445" w:rsidP="00001445">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00001445">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>（或法人名稱）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2553" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="352CF9F8" w14:textId="77777777" w:rsidR="00001445" w:rsidRPr="00001445" w:rsidRDefault="00001445" w:rsidP="00001445">
+            <w:pPr>
+              <w:widowControl/>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2324" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="6" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="197E5E69" w14:textId="77777777" w:rsidR="00001445" w:rsidRPr="00001445" w:rsidRDefault="00001445" w:rsidP="00001445">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00001445">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>法人代表人</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00001445">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00001445">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>負責人</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1FF8A848" w14:textId="77777777" w:rsidR="00001445" w:rsidRPr="00001445" w:rsidRDefault="00001445" w:rsidP="00001445">
+            <w:pPr>
+              <w:widowControl/>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00001445">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>姓名</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2411" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="6" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="215C863C" w14:textId="77777777" w:rsidR="00001445" w:rsidRPr="00001445" w:rsidRDefault="00001445" w:rsidP="00001445">
+            <w:pPr>
+              <w:widowControl/>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00001445" w:rsidRPr="00001445" w14:paraId="7B8C0681" w14:textId="77777777" w:rsidTr="000C68F8">
+        <w:trPr>
+          <w:trHeight w:val="579"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2253" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="26336232" w14:textId="77777777" w:rsidR="00001445" w:rsidRPr="00001445" w:rsidRDefault="00001445" w:rsidP="00001445">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00001445">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>國民身分證統一編號或其他身分證明文件字號（或營業人統一編號）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2553" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
-              <w:left w:w="108" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
-              <w:right w:w="108" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000B660F" w:rsidRDefault="008E6484">
+          <w:p w14:paraId="1C4AE977" w14:textId="77777777" w:rsidR="00001445" w:rsidRPr="00001445" w:rsidRDefault="00001445" w:rsidP="00001445">
             <w:pPr>
-              <w:pStyle w:val="Standard"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
-              <w:spacing w:line="240" w:lineRule="atLeast"/>
-              <w:jc w:val="center"/>
+              <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...22 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2623" w:type="dxa"/>
+            <w:tcW w:w="2324" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
-              <w:left w:w="108" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
-              <w:right w:w="108" w:type="dxa"/>
+              <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000B660F" w:rsidRDefault="000B660F">
+          <w:p w14:paraId="00EB30C8" w14:textId="77777777" w:rsidR="00001445" w:rsidRPr="00001445" w:rsidRDefault="00001445" w:rsidP="00001445">
             <w:pPr>
-              <w:pStyle w:val="Standard"/>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
-              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00001445">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>法人代表人</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00001445">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00001445">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>負責人國民身分證統一編號或其他身分證明文件字號</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2236" w:type="dxa"/>
+            <w:tcW w:w="2411" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="6" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="59BB251F" w14:textId="77777777" w:rsidR="00001445" w:rsidRPr="00001445" w:rsidRDefault="00001445" w:rsidP="00001445">
+            <w:pPr>
+              <w:widowControl/>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00001445" w:rsidRPr="00001445" w14:paraId="7327F1BF" w14:textId="77777777" w:rsidTr="008B4351">
+        <w:trPr>
+          <w:trHeight w:val="211"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2253" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="45E26BEA" w14:textId="77777777" w:rsidR="00001445" w:rsidRPr="00001445" w:rsidRDefault="00001445" w:rsidP="00001445">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00001445">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>戶籍地址</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7288" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A52BCF6" w14:textId="6B82B1F6" w:rsidR="00001445" w:rsidRPr="008B4351" w:rsidRDefault="00BE00CA" w:rsidP="00BE00CA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="3"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B4351">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>○○</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B4351">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>縣市</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B4351">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>○○</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B4351">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>鄉鎮市區</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B4351">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>○○</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B4351">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>村里</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B4351">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>00</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B4351">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>鄰</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B4351">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>○○</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B4351">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>路街</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B4351">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>○</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B4351">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>段</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B4351">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>00</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B4351">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>巷</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B4351">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>00</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B4351">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>弄</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B4351">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>00</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B4351">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>號</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B4351">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>00</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B4351">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>樓</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00001445" w:rsidRPr="00001445" w14:paraId="1C4BA4E2" w14:textId="77777777" w:rsidTr="008B4351">
+        <w:trPr>
+          <w:trHeight w:val="315"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2253" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E72180F" w14:textId="77777777" w:rsidR="00001445" w:rsidRPr="00001445" w:rsidRDefault="00001445" w:rsidP="00001445">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00001445">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>聯絡地址</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7288" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A11D209" w14:textId="77777777" w:rsidR="00001445" w:rsidRPr="008B4351" w:rsidRDefault="00001445" w:rsidP="00001445">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="3"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B4351">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B4351">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>同上</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="78B39442" w14:textId="77291BFD" w:rsidR="00001445" w:rsidRPr="008B4351" w:rsidRDefault="00BE00CA" w:rsidP="00BE00CA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B4351">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>○○</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B4351">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>縣市</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B4351">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>○○</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B4351">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>鄉鎮市區</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B4351">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>○○</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B4351">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>村里</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B4351">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>00</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B4351">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>鄰</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B4351">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>○○</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B4351">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>路街</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B4351">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>○</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B4351">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>段</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B4351">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>00</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B4351">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>巷</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B4351">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>00</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B4351">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>弄</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B4351">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>00</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B4351">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>號</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B4351">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>00</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B4351">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>樓</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008B4351" w:rsidRPr="00001445" w14:paraId="4904A834" w14:textId="77777777" w:rsidTr="008B4351">
+        <w:trPr>
+          <w:trHeight w:val="315"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2253" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="15F5BD4F" w14:textId="528F8266" w:rsidR="008B4351" w:rsidRPr="008B4351" w:rsidRDefault="008B4351" w:rsidP="00001445">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>申請人土地</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7288" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F6C4E4D" w14:textId="50E6766C" w:rsidR="008B4351" w:rsidRPr="008B4351" w:rsidRDefault="008B4351" w:rsidP="008B4351">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B4351">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>○○</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B4351">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>縣市</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B4351">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>○○</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B4351">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>鄉鎮市區</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B4351">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>○○</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B4351">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>段</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B4351">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>○○</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B4351">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>地號</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00001445" w:rsidRPr="00001445" w14:paraId="3139C714" w14:textId="77777777" w:rsidTr="000C68F8">
+        <w:trPr>
+          <w:trHeight w:val="147"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2253" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D014427" w14:textId="77777777" w:rsidR="00001445" w:rsidRPr="00001445" w:rsidRDefault="00001445" w:rsidP="00001445">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00001445">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>代理人姓名</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2553" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
-              <w:left w:w="108" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
-              <w:right w:w="108" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000B660F" w:rsidRDefault="008E6484">
+          <w:p w14:paraId="54A03BAC" w14:textId="77777777" w:rsidR="00001445" w:rsidRPr="008B4351" w:rsidRDefault="00001445" w:rsidP="00001445">
             <w:pPr>
-              <w:pStyle w:val="Standard"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
-              <w:spacing w:line="240" w:lineRule="atLeast"/>
-              <w:jc w:val="center"/>
+              <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...38 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2404" w:type="dxa"/>
+            <w:tcW w:w="2324" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
-              <w:left w:w="108" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
-              <w:right w:w="108" w:type="dxa"/>
+              <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000B660F" w:rsidRDefault="000B660F">
+          <w:p w14:paraId="221E1578" w14:textId="77777777" w:rsidR="00001445" w:rsidRPr="008B4351" w:rsidRDefault="00001445" w:rsidP="00001445">
             <w:pPr>
-              <w:pStyle w:val="Standard"/>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
-              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B4351">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>國民身分證統一編號</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2411" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="6" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="772A6A37" w14:textId="77777777" w:rsidR="00001445" w:rsidRPr="008B4351" w:rsidRDefault="00001445" w:rsidP="00001445">
+            <w:pPr>
+              <w:widowControl/>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000B660F">
+      <w:tr w:rsidR="00001445" w:rsidRPr="00001445" w14:paraId="22E2F111" w14:textId="77777777" w:rsidTr="000C68F8">
         <w:trPr>
-          <w:trHeight w:val="737"/>
+          <w:trHeight w:val="102"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2195" w:type="dxa"/>
+            <w:tcW w:w="2253" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
-              <w:left w:w="108" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
-              <w:right w:w="108" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000B660F" w:rsidRDefault="008E6484">
+          <w:p w14:paraId="109710ED" w14:textId="77777777" w:rsidR="00001445" w:rsidRPr="00001445" w:rsidRDefault="00001445" w:rsidP="00001445">
             <w:pPr>
-              <w:pStyle w:val="Standard"/>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
-              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...21 lines deleted...]
-              <w:t>（或統一編號）</w:t>
+            <w:r w:rsidRPr="00001445">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>戶籍地址</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2623" w:type="dxa"/>
+            <w:tcW w:w="7288" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E711297" w14:textId="409408B9" w:rsidR="00001445" w:rsidRPr="008B4351" w:rsidRDefault="00BE00CA" w:rsidP="00BE00CA">
+            <w:pPr>
+              <w:widowControl/>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B4351">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>○○</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B4351">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>縣市</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B4351">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>○○</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B4351">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>鄉鎮市區</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B4351">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>○○</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B4351">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>村里</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B4351">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>00</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B4351">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>鄰</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B4351">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>○○</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B4351">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>路街</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B4351">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>○</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B4351">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>段</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B4351">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>00</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B4351">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>巷</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B4351">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>00</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B4351">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>弄</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B4351">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>00</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B4351">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>號</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B4351">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>00</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B4351">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>樓</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00001445" w:rsidRPr="00001445" w14:paraId="49353749" w14:textId="77777777" w:rsidTr="000C68F8">
+        <w:trPr>
+          <w:trHeight w:val="347"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2253" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7746D437" w14:textId="77777777" w:rsidR="00001445" w:rsidRPr="00001445" w:rsidRDefault="00001445" w:rsidP="00001445">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00001445">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>聯絡地址</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7288" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="73484746" w14:textId="77777777" w:rsidR="00001445" w:rsidRPr="008B4351" w:rsidRDefault="00001445" w:rsidP="00001445">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="3"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B4351">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B4351">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>同上</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="36E34E07" w14:textId="02B204AD" w:rsidR="00001445" w:rsidRPr="008B4351" w:rsidRDefault="00BE00CA" w:rsidP="00BE00CA">
+            <w:pPr>
+              <w:widowControl/>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B4351">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>○○</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B4351">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>縣市</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B4351">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>○○</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B4351">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>鄉鎮市區</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B4351">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>○○</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B4351">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>村里</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B4351">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>00</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B4351">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>鄰</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B4351">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>○○</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B4351">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>路街</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B4351">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>○</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B4351">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>段</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B4351">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>00</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B4351">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>巷</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B4351">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>00</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B4351">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>弄</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B4351">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>00</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B4351">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>號</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B4351">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>00</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B4351">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>樓</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00001445" w:rsidRPr="00001445" w14:paraId="57E4ABBA" w14:textId="77777777" w:rsidTr="000C68F8">
+        <w:trPr>
+          <w:trHeight w:val="462"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2253" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
-              <w:left w:w="108" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
-              <w:right w:w="108" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000B660F" w:rsidRDefault="000B660F">
+          <w:p w14:paraId="1996D612" w14:textId="77777777" w:rsidR="00001445" w:rsidRPr="00001445" w:rsidRDefault="00001445" w:rsidP="00001445">
             <w:pPr>
-              <w:pStyle w:val="Standard"/>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
-              <w:spacing w:line="240" w:lineRule="atLeast"/>
-[...4 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00001445">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>申請依據</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2236" w:type="dxa"/>
+            <w:tcW w:w="7288" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A9F2F41" w14:textId="77777777" w:rsidR="00001445" w:rsidRPr="008B4351" w:rsidRDefault="00001445" w:rsidP="00001445">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+              <w:ind w:left="700" w:hanging="700"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="3"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B4351">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B4351">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>「農田水利法」第</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B4351">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B4351">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>條第</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B4351">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B4351">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>項規定。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00001445" w:rsidRPr="00001445" w14:paraId="7AE46F8D" w14:textId="77777777" w:rsidTr="000C68F8">
+        <w:trPr>
+          <w:trHeight w:val="2377"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2253" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
-              <w:left w:w="108" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
-              <w:right w:w="108" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000B660F" w:rsidRDefault="008E6484">
+          <w:p w14:paraId="7A9CD39C" w14:textId="77777777" w:rsidR="00001445" w:rsidRPr="00001445" w:rsidRDefault="00001445" w:rsidP="00001445">
             <w:pPr>
-              <w:pStyle w:val="Standard"/>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
-              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...37 lines deleted...]
-              <w:t>身分證統一編號</w:t>
+            <w:r w:rsidRPr="00001445">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>申請目的</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2404" w:type="dxa"/>
+            <w:tcW w:w="7288" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D6F0E17" w14:textId="77777777" w:rsidR="00001445" w:rsidRPr="008B4351" w:rsidRDefault="00001445" w:rsidP="00001445">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+              <w:ind w:left="700" w:hanging="700"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="3"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B4351">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B4351">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>架設橋涵</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="008B4351">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>（</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="008B4351">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B4351">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>屬農機通行；</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B4351">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B4351">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>非屬農機通行使用</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="008B4351">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>）</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+          <w:p w14:paraId="587C8376" w14:textId="77777777" w:rsidR="00001445" w:rsidRPr="008B4351" w:rsidRDefault="00001445" w:rsidP="00001445">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="3"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B4351">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B4351">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>埋設設施。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3BCC307E" w14:textId="77777777" w:rsidR="00001445" w:rsidRPr="008B4351" w:rsidRDefault="00001445" w:rsidP="00001445">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="3"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B4351">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B4351">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>架空纜（管）線。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="236D1775" w14:textId="77777777" w:rsidR="00001445" w:rsidRPr="008B4351" w:rsidRDefault="00001445" w:rsidP="00001445">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="3"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B4351">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B4351">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>搭配水；搭配水量</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B4351">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>_____________</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B4351">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>立方公尺</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B4351">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B4351">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>日（</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B4351">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>CMD</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B4351">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>）</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B4351">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2B29BA7F" w14:textId="77777777" w:rsidR="00001445" w:rsidRPr="008B4351" w:rsidRDefault="00001445" w:rsidP="00001445">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+              <w:ind w:left="251" w:hanging="251"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="3"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B4351">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B4351">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>配合政府重大政策，或其他經主管機關許可之事項</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="008B4351">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>（</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="008B4351">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>請說明且檢附相關文件</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B4351">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>__________________</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B4351">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>。）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00001445" w:rsidRPr="00001445" w14:paraId="32F55B12" w14:textId="77777777" w:rsidTr="000C68F8">
+        <w:trPr>
+          <w:trHeight w:val="429"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2253" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
-              <w:left w:w="108" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
-              <w:right w:w="108" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000B660F" w:rsidRDefault="000B660F">
+          <w:p w14:paraId="28987720" w14:textId="77777777" w:rsidR="00001445" w:rsidRPr="00001445" w:rsidRDefault="00001445" w:rsidP="00001445">
             <w:pPr>
-              <w:pStyle w:val="Standard"/>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
-              <w:spacing w:line="240" w:lineRule="atLeast"/>
-[...4 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00001445">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>申請使用範圍設施</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7C1EC6AF" w14:textId="77777777" w:rsidR="00001445" w:rsidRPr="00001445" w:rsidRDefault="00001445" w:rsidP="00001445">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00001445">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>坐落地點</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7288" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="43B93364" w14:textId="7810FD42" w:rsidR="00001445" w:rsidRPr="008B4351" w:rsidRDefault="00BE00CA" w:rsidP="00001445">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B4351">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>○○</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B4351">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>縣市</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B4351">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>○○</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B4351">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>鄉鎮市區</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B4351">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>○○</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B4351">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>段</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B4351">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>○○</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B4351">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>地號</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000B660F" w:rsidTr="00864E49">
+      <w:tr w:rsidR="00001445" w:rsidRPr="00001445" w14:paraId="77D9DFC2" w14:textId="77777777" w:rsidTr="000C68F8">
         <w:trPr>
-          <w:trHeight w:val="1342"/>
+          <w:trHeight w:val="211"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2195" w:type="dxa"/>
+            <w:tcW w:w="2253" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
-              <w:left w:w="108" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
-              <w:right w:w="108" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000B660F" w:rsidRDefault="008E6484">
+          <w:p w14:paraId="09B38FEB" w14:textId="77777777" w:rsidR="00001445" w:rsidRPr="00001445" w:rsidRDefault="00001445" w:rsidP="00001445">
             <w:pPr>
-              <w:pStyle w:val="Standard"/>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
-              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="3"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...5 lines deleted...]
-              <w:t>申請人土地</w:t>
+            <w:r w:rsidRPr="00001445">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>使用面積</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00001445">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w:vertAlign w:val="superscript"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7263" w:type="dxa"/>
+            <w:tcW w:w="7288" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="48A4DDB2" w14:textId="77777777" w:rsidR="00001445" w:rsidRPr="008B4351" w:rsidRDefault="00001445" w:rsidP="00001445">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+              <w:ind w:left="3120"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B4351">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>平方公尺</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00001445" w:rsidRPr="00001445" w14:paraId="3690ED11" w14:textId="77777777" w:rsidTr="000C68F8">
+        <w:trPr>
+          <w:trHeight w:val="187"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2253" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
-              <w:left w:w="108" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
-              <w:right w:w="108" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00864E49" w:rsidRPr="003B7D09" w:rsidRDefault="00864E49" w:rsidP="009062E8">
+          <w:p w14:paraId="7C6A1D78" w14:textId="77777777" w:rsidR="00001445" w:rsidRPr="00001445" w:rsidRDefault="00001445" w:rsidP="00001445">
             <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
-              <w:spacing w:beforeLines="100" w:before="240" w:line="360" w:lineRule="exact"/>
-[...4 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="3"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AF19DE">
-[...59 lines deleted...]
-              <w:t>段</w:t>
+            <w:r w:rsidRPr="00001445">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>搭配水量</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00001445">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w:vertAlign w:val="superscript"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>2</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000B660F" w:rsidRDefault="00864E49" w:rsidP="009062E8">
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7288" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DF97883" w14:textId="77777777" w:rsidR="00001445" w:rsidRPr="008B4351" w:rsidRDefault="00001445" w:rsidP="00001445">
             <w:pPr>
-              <w:pStyle w:val="Standard"/>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
-              <w:spacing w:beforeLines="100" w:before="240" w:afterLines="100" w:after="240" w:line="240" w:lineRule="atLeast"/>
+              <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+              <w:ind w:left="3120"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="3"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003B7D09">
-[...50 lines deleted...]
-              <w:t>地號</w:t>
+            <w:r w:rsidRPr="008B4351">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="3"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>m</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B4351">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="3"/>
+                <w:szCs w:val="22"/>
+                <w:vertAlign w:val="superscript"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B4351">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="3"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>/s</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000B660F" w:rsidRPr="002846E9">
+      <w:tr w:rsidR="00BE00CA" w:rsidRPr="00001445" w14:paraId="513A2502" w14:textId="77777777" w:rsidTr="000C68F8">
         <w:trPr>
-          <w:trHeight w:val="737"/>
+          <w:trHeight w:val="135"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2195" w:type="dxa"/>
+            <w:tcW w:w="2253" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
-              <w:left w:w="108" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
-              <w:right w:w="108" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000B660F" w:rsidRDefault="008E6484">
+          <w:p w14:paraId="70E376D8" w14:textId="77777777" w:rsidR="00BE00CA" w:rsidRPr="00001445" w:rsidRDefault="00BE00CA" w:rsidP="00BE00CA">
             <w:pPr>
-              <w:pStyle w:val="Standard"/>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
-              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...50 lines deleted...]
-              <w:t>)</w:t>
+            <w:r w:rsidRPr="00001445">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>申請使用期間</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7263" w:type="dxa"/>
+            <w:tcW w:w="7288" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="61533C38" w14:textId="2E4D01C6" w:rsidR="00BE00CA" w:rsidRPr="008B4351" w:rsidRDefault="00BE00CA" w:rsidP="00BE00CA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="3"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B4351">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>自</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B4351">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="3"/>
+                <w:u w:val="single"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>000</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B4351">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>年</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B4351">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="3"/>
+                <w:u w:val="single"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>00</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B4351">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>月</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B4351">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="3"/>
+                <w:u w:val="single"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>00</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B4351">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>日起至</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B4351">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="3"/>
+                <w:u w:val="single"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>000</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B4351">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>年</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B4351">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="3"/>
+                <w:u w:val="single"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>00</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B4351">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>月</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B4351">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="3"/>
+                <w:u w:val="single"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>00</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B4351">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>日止</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BE00CA" w:rsidRPr="00001445" w14:paraId="79B94F1B" w14:textId="77777777" w:rsidTr="000C68F8">
+        <w:trPr>
+          <w:trHeight w:val="277"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2253" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
-              <w:left w:w="108" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
-              <w:right w:w="108" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000B660F" w:rsidRDefault="008E6484" w:rsidP="009062E8">
+          <w:p w14:paraId="3EAA9073" w14:textId="77777777" w:rsidR="00BE00CA" w:rsidRPr="00001445" w:rsidRDefault="00BE00CA" w:rsidP="00BE00CA">
             <w:pPr>
-              <w:pStyle w:val="Standard"/>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
-              <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="atLeast"/>
+              <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="3"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...243 lines deleted...]
-              <w:t>。</w:t>
+            <w:r w:rsidRPr="00001445">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>工程預定日期</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00001445">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w:vertAlign w:val="superscript"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-        <w:bookmarkEnd w:id="0"/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7288" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="307453A3" w14:textId="3A3D4BE1" w:rsidR="00BE00CA" w:rsidRPr="008B4351" w:rsidRDefault="00BE00CA" w:rsidP="00BE00CA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="3"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B4351">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>開工</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B4351">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="3"/>
+                <w:u w:val="single"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>000</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B4351">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>年</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B4351">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="3"/>
+                <w:u w:val="single"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>00</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B4351">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>月</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B4351">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="3"/>
+                <w:u w:val="single"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>00</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B4351">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>日；完工</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B4351">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="3"/>
+                <w:u w:val="single"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>000</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B4351">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>年</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B4351">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="3"/>
+                <w:u w:val="single"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>00</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B4351">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>月</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B4351">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="3"/>
+                <w:u w:val="single"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>00</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B4351">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000B660F">
+      <w:tr w:rsidR="00001445" w:rsidRPr="00001445" w14:paraId="49857719" w14:textId="77777777" w:rsidTr="000C68F8">
         <w:trPr>
-          <w:trHeight w:val="737"/>
+          <w:trHeight w:val="73"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2195" w:type="dxa"/>
+            <w:tcW w:w="9541" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="551CB62B" w14:textId="0D99E756" w:rsidR="00001445" w:rsidRPr="008B4351" w:rsidRDefault="00BE00CA" w:rsidP="00001445">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="3"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B4351">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>中華民國</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B4351">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>○○○</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B4351">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>年</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B4351">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>○○</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B4351">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>月</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B4351">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>○○</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B4351">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00001445" w:rsidRPr="00001445" w14:paraId="4082C7A2" w14:textId="77777777" w:rsidTr="000C68F8">
+        <w:trPr>
+          <w:trHeight w:val="273"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2253" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
-              <w:left w:w="108" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
-              <w:right w:w="108" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000B660F" w:rsidRDefault="008E6484">
+          <w:p w14:paraId="2036CE01" w14:textId="77777777" w:rsidR="00001445" w:rsidRPr="00001445" w:rsidRDefault="00001445" w:rsidP="00001445">
             <w:pPr>
-              <w:pStyle w:val="Standard"/>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
-              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-              <w:t>使用面積</w:t>
+            <w:r w:rsidRPr="00001445">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>影響農田水利</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7189C09F" w14:textId="77777777" w:rsidR="00001445" w:rsidRPr="00001445" w:rsidRDefault="00001445" w:rsidP="00001445">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00001445">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>設施管理維護</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4CAF7FCF" w14:textId="77777777" w:rsidR="00001445" w:rsidRPr="00001445" w:rsidRDefault="00001445" w:rsidP="00001445">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00001445">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>及其應變措施</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7263" w:type="dxa"/>
+            <w:tcW w:w="7288" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="03C6FF58" w14:textId="77777777" w:rsidR="00001445" w:rsidRPr="008B4351" w:rsidRDefault="00001445" w:rsidP="00001445">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="3"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B4351">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B4351">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>無影響。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="043E8FF7" w14:textId="77777777" w:rsidR="00001445" w:rsidRPr="008B4351" w:rsidRDefault="00001445" w:rsidP="00001445">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="3"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B4351">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B4351">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>有影響，應變措施：</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6F25A4A9" w14:textId="77777777" w:rsidR="00001445" w:rsidRPr="008B4351" w:rsidRDefault="00001445" w:rsidP="00001445">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+              <w:ind w:left="516" w:hanging="278"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="3"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B4351">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B4351">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>農田水利設施毀損時，配合管理處指揮完成修復。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="122ACE80" w14:textId="77777777" w:rsidR="00001445" w:rsidRPr="008B4351" w:rsidRDefault="00001445" w:rsidP="00001445">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+              <w:ind w:left="516" w:hanging="278"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="3"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B4351">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B4351">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>農田水利設施通水阻塞及不符水質標準情形，配合管理處指揮處理。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0F40B595" w14:textId="77777777" w:rsidR="00001445" w:rsidRPr="008B4351" w:rsidRDefault="00001445" w:rsidP="00001445">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="3"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B4351">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B4351">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>其他措施，或檢附相關文件：</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B4351">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>__________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00001445" w:rsidRPr="00001445" w14:paraId="28EA1AB8" w14:textId="77777777" w:rsidTr="000C68F8">
+        <w:trPr>
+          <w:trHeight w:val="70"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2253" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
-              <w:left w:w="108" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
-              <w:right w:w="108" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000B660F" w:rsidRDefault="008E6484">
+          <w:p w14:paraId="743155A9" w14:textId="77777777" w:rsidR="00001445" w:rsidRPr="00001445" w:rsidRDefault="00001445" w:rsidP="00001445">
             <w:pPr>
-              <w:pStyle w:val="Standard"/>
-              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...11 lines deleted...]
-              <w:t>平方公尺</w:t>
+            <w:r w:rsidRPr="00001445">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>備註</w:t>
             </w:r>
           </w:p>
         </w:tc>
-      </w:tr>
-[...3 lines deleted...]
-        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2195" w:type="dxa"/>
+            <w:tcW w:w="7288" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
-              <w:left w:w="108" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
-              <w:right w:w="108" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000B660F" w:rsidRDefault="008E6484">
+          <w:p w14:paraId="23B01CFF" w14:textId="77777777" w:rsidR="00001445" w:rsidRPr="00001445" w:rsidRDefault="00001445" w:rsidP="00001445">
             <w:pPr>
-              <w:pStyle w:val="Standard"/>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
-              <w:spacing w:line="240" w:lineRule="atLeast"/>
-              <w:jc w:val="center"/>
+              <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+              <w:ind w:left="140" w:hanging="140"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...5 lines deleted...]
-              <w:t>工程預定日期</w:t>
+            <w:r w:rsidRPr="00001445">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00001445">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>如多人共同申請，請檢附申請人清冊，並委託</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00001445">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00001445">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>人為代表辦理申請事宜。申請人有變更情形者，應依「農田灌溉排水管理辦法」第</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00001445">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>17</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00001445">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>條辦理。</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...19 lines deleted...]
-          <w:p w:rsidR="000B660F" w:rsidRDefault="008E6484" w:rsidP="009062E8">
+          <w:p w14:paraId="36552BFE" w14:textId="77777777" w:rsidR="00001445" w:rsidRPr="00001445" w:rsidRDefault="00001445" w:rsidP="00001445">
             <w:pPr>
-              <w:pStyle w:val="Standard"/>
-              <w:spacing w:beforeLines="50" w:before="120" w:afterLines="50" w:after="120" w:line="360" w:lineRule="exact"/>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+              <w:ind w:left="140" w:hanging="140"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...107 lines deleted...]
-              <w:t>日</w:t>
+            <w:r w:rsidRPr="00001445">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00001445">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>屬申請兼作搭配水者，應填具搭配水量而</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00001445">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>得免填使用</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00001445">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>面積；其餘申請項目者，應填具使用面積而</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00001445">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>得免填搭配</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00001445">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>水量。</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...23 lines deleted...]
-          <w:p w:rsidR="000B660F" w:rsidRDefault="008E6484">
+          <w:p w14:paraId="7C858271" w14:textId="77777777" w:rsidR="00001445" w:rsidRPr="00001445" w:rsidRDefault="00001445" w:rsidP="00001445">
             <w:pPr>
-              <w:pStyle w:val="Standard"/>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
-              <w:spacing w:line="240" w:lineRule="atLeast"/>
-              <w:jc w:val="center"/>
+              <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+              <w:ind w:left="140" w:hanging="140"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="3"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...365 lines deleted...]
-              <w:t>(</w:t>
+            <w:r w:rsidRPr="00001445">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>3.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00001445">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>未涉及工程者，</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r>
-[...5 lines deleted...]
-              <w:t>含受委託人</w:t>
+            <w:r w:rsidRPr="00001445">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>免填工程</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r>
-[...77 lines deleted...]
-              <w:t>。</w:t>
+            <w:r w:rsidRPr="00001445">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>預定日期。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="000B660F" w:rsidRDefault="008E6484" w:rsidP="00814923">
-[...140 lines deleted...]
-        <w:jc w:val="distribute"/>
+    <w:p w14:paraId="54285B45" w14:textId="44DA5F79" w:rsidR="00001445" w:rsidRPr="00001445" w:rsidRDefault="00001445" w:rsidP="00F16102">
+      <w:pPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="20" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:kern w:val="0"/>
-[...1 lines deleted...]
-          <w:szCs w:val="36"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...54 lines deleted...]
-      </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00032687" w:rsidRPr="00864E49" w:rsidSect="00032687">
-[...1 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId9"/>
+    <w:sectPr w:rsidR="00001445" w:rsidRPr="00001445" w:rsidSect="00F16102">
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="680" w:right="1134" w:bottom="680" w:left="1134" w:header="720" w:footer="851" w:gutter="0"/>
-      <w:cols w:space="720"/>
+      <w:pgMar w:top="1440" w:right="1080" w:bottom="1135" w:left="1080" w:header="851" w:footer="992" w:gutter="0"/>
+      <w:cols w:space="425"/>
+      <w:docGrid w:type="lines" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...17 lines deleted...]
-
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="新細明體">
     <w:altName w:val="PMingLiU"/>
     <w:panose1 w:val="02020500000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="標楷體">
+    <w:panose1 w:val="03000509000000000000"/>
+    <w:charset w:val="88"/>
+    <w:family w:val="script"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="00000003" w:usb1="080E0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:altName w:val="Calibri"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:altName w:val="Calibri"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="F">
-    <w:altName w:val="Times New Roman"/>
+    <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Lucida Sans">
+    <w:panose1 w:val="020B0602030504020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="細明體">
+    <w:altName w:val="MingLiU"/>
+    <w:panose1 w:val="02020509000000000000"/>
+    <w:charset w:val="88"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Liberation Sans">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="微軟正黑體">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="88"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000087" w:usb1="288F4000" w:usb2="00000016" w:usb3="00000000" w:csb0="00100009" w:csb1="00000000"/>
+    <w:sig w:usb0="000002A7" w:usb1="28CF4400" w:usb2="00000016" w:usb3="00000000" w:csb0="00100009" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Lucida Sans">
-[...2 lines deleted...]
-    <w:family w:val="swiss"/>
+  <w:font w:name="SimSun">
+    <w:altName w:val="宋体"/>
+    <w:panose1 w:val="02010600030101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
-[...13 lines deleted...]
-    <w:sig w:usb0="00000003" w:usb1="080E0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-    <w:r>
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="02E65DCF"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="41FCE8D8"/>
+    <w:styleLink w:val="WWNum25"/>
+    <w:lvl w:ilvl="0">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="□"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3120" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4080" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4560" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5520" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6000" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="037136AE"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="E0280FA0"/>
+    <w:styleLink w:val="WWNum84"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="04433A1E"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="90301432"/>
+    <w:styleLink w:val="WWNum62"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="%1、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1035" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="32"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="（）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="480" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1755" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2235" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2715" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3195" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3675" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4155" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4635" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="04EC71A1"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="20ACA7F8"/>
+    <w:styleLink w:val="WWNum3"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="%1、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1317" w:hanging="465"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1920" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2400" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3840" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4800" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5280" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="05C62564"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="56F2ED18"/>
+    <w:styleLink w:val="WWNum131"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="%1．"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="960" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1920" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2400" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3840" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="068B2543"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="4C76BF0E"/>
+    <w:styleLink w:val="WWNum112"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="07CC41AF"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="4F387A20"/>
+    <w:styleLink w:val="WWNum8"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="%1．"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="960" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1920" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2400" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3840" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0B2E09F9"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="919EF34C"/>
+    <w:styleLink w:val="WWNum10"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="%1、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1035" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="（）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1330" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1755" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2235" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2715" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3195" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3675" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4155" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4635" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0B9E569F"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="93827212"/>
+    <w:styleLink w:val="WWNum92"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="%1、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1035" w:hanging="720"/>
+      </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="32"/>
+        <w:lang w:val="en-US"/>
       </w:rPr>
-      <w:fldChar w:fldCharType="begin"/>
-[...101 lines deleted...]
-      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="ideographTraditional"/>
-[...81 lines deleted...]
-        <w:ind w:left="288" w:hanging="180"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="（）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1330" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-        <w:sz w:val="24"/>
+        <w:sz w:val="32"/>
+        <w:lang w:val="en-US"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1">
-[...7 lines deleted...]
-    </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1755" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2235" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2715" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="%3."/>
+      <w:lvlText w:val="."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="1548" w:hanging="480"/>
-[...11 lines deleted...]
-    <w:lvl w:ilvl="4">
+        <w:ind w:left="3195" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3675" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
-      <w:lvlText w:val="%5、"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="5">
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4155" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="%6."/>
+      <w:lvlText w:val="."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2988" w:hanging="480"/>
-[...26 lines deleted...]
-        <w:ind w:left="4428" w:hanging="480"/>
+        <w:ind w:left="4635" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2">
-[...89 lines deleted...]
-    <w:nsid w:val="62FB77B2"/>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0D775013"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="8EF4C43C"/>
-    <w:styleLink w:val="WWNum1"/>
+    <w:tmpl w:val="5148A514"/>
+    <w:styleLink w:val="WWNum121"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="□"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="240" w:hanging="240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="新細明體" w:eastAsia="新細明體" w:hAnsi="新細明體"/>
         <w:sz w:val="28"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%2."/>
+      <w:lvlText w:val="."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%3."/>
+      <w:lvlText w:val="."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%4."/>
+      <w:lvlText w:val="."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%5."/>
+      <w:lvlText w:val="."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%6."/>
+      <w:lvlText w:val="."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%7."/>
+      <w:lvlText w:val="."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%8."/>
+      <w:lvlText w:val="."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%9."/>
+      <w:lvlText w:val="."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="6947275F"/>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0F597737"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="5D96C3C2"/>
-    <w:styleLink w:val="WWNum8"/>
+    <w:tmpl w:val="7C5EA096"/>
+    <w:styleLink w:val="WWNum61"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="%1、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1035" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="32"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="（）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="480" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1755" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2235" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2715" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3195" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3675" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4155" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4635" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="10FD61C2"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="1E58A0B8"/>
+    <w:styleLink w:val="WWNum101"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="121B41BF"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0A862BF2"/>
+    <w:styleLink w:val="WWNum21"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="288" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1338" w:hanging="750"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1548" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2028" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2508" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2988" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3468" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3948" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4428" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="18A068FC"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="B1A2161E"/>
+    <w:styleLink w:val="WWNum51"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="%1、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1035" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+        <w:b w:val="0"/>
+        <w:sz w:val="32"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="（）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1330" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="32"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1755" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2235" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2715" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3195" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3675" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4155" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4635" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="18B337E6"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="5860CA38"/>
+    <w:styleLink w:val="WWNum83"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="japaneseCounting"/>
       <w:lvlText w:val="%1．"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
-      <w:lvlText w:val="%2、"/>
+      <w:lvlText w:val="、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="960" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="%3."/>
+      <w:lvlText w:val="."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%4."/>
+      <w:lvlText w:val="."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1920" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
-      <w:lvlText w:val="%5、"/>
+      <w:lvlText w:val="、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2400" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="%6."/>
+      <w:lvlText w:val="."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%7."/>
+      <w:lvlText w:val="."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3360" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
-      <w:lvlText w:val="%8、"/>
+      <w:lvlText w:val="、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="%9."/>
+      <w:lvlText w:val="."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="7BF35BE0"/>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="19422C49"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="FA6E0E4C"/>
-    <w:styleLink w:val="1"/>
+    <w:tmpl w:val="5B52C5FC"/>
+    <w:styleLink w:val="WWNum53"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="%1、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1035" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+        <w:b w:val="0"/>
+        <w:sz w:val="32"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="（）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1330" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="32"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1755" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2235" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2715" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3195" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3675" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4155" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4635" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="19464C02"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="7BC25ECA"/>
+    <w:styleLink w:val="WWNum13"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="197C668F"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="8E8AAF2E"/>
+    <w:styleLink w:val="WWNum23"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="795" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1275" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1755" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2235" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2715" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3195" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3675" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4155" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4635" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1A351FAD"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="E94ED2E0"/>
+    <w:styleLink w:val="WWNum24"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="%1、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1035" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:eastAsia="標楷體"/>
+        <w:b w:val="0"/>
+        <w:sz w:val="32"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="（）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1473" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:eastAsia="標楷體"/>
+        <w:sz w:val="32"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1755" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2235" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2715" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3195" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3675" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4155" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4635" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1B314A2C"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="8256BD60"/>
+    <w:styleLink w:val="WWNum511"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1DB445A8"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="128CE6E6"/>
+    <w:styleLink w:val="WWNum22"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1F000CB3"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="C874BB00"/>
+    <w:styleLink w:val="WWNum74"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1F5F2F36"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="ACF47F5E"/>
+    <w:styleLink w:val="WWNum6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="%1、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1035" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="32"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="（）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="480" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1755" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2235" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2715" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3195" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3675" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4155" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4635" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1FB51157"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="F15E582A"/>
+    <w:styleLink w:val="WWNum15"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="%1、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1035" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="（）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1330" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1755" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2235" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2715" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3195" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3675" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4155" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4635" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="292F2D43"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="53A44BA6"/>
+    <w:styleLink w:val="WWNum18"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="%1、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1035" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="（）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1330" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1755" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2235" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2715" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3195" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3675" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4155" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4635" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="299A4421"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="D7A46DB6"/>
+    <w:styleLink w:val="WWNum71"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="%1、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1035" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="32"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="（）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="480" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1755" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2235" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2715" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3195" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3675" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4155" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4635" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2AB9278C"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="9C306AF2"/>
+    <w:styleLink w:val="WWNum42"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="%1、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1035" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="（）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1330" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1755" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2235" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2715" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3195" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3675" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4155" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4635" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2DDB5DA8"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="65EEDD38"/>
+    <w:styleLink w:val="WWNum54"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="31606F0E"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="9358379A"/>
+    <w:styleLink w:val="WWNum5"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="%1、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1035" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+        <w:b w:val="0"/>
+        <w:sz w:val="32"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="（）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1330" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="32"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1755" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2235" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2715" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3195" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3675" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4155" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4635" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="341A062A"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="5EDA3A40"/>
+    <w:styleLink w:val="WWNum94"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="363F450A"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="CAB419DC"/>
+    <w:styleLink w:val="WWNum2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="%1、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1317" w:hanging="465"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1920" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2400" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3840" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4800" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5280" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="385C5582"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="3DD8048C"/>
+    <w:styleLink w:val="WWNum7"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="%1、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1035" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="32"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="（）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="480" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1755" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2235" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2715" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3195" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3675" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4155" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4635" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="39FB06FB"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="17546C2C"/>
+    <w:styleLink w:val="WWNum43"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="%1、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1035" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="（）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1330" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1755" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2235" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2715" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3195" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3675" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4155" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4635" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3EF57C16"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="5C62A4FE"/>
+    <w:styleLink w:val="WWNum41"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="%1、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1035" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="（）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1330" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1755" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2235" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2715" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3195" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3675" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4155" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4635" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3F3A6830"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="9B4886F2"/>
+    <w:styleLink w:val="WWNum81"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="%1．"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="960" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1920" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2400" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3840" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4162144E"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="6E94B714"/>
+    <w:styleLink w:val="WWNum73"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="%1、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1035" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="32"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="（）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="480" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1755" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2235" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2715" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3195" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3675" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4155" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4635" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4B844C82"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="9C06066C"/>
+    <w:styleLink w:val="WWNum311"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="648" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1248" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1728" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2208" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2688" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3168" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3648" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4128" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4608" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4FF1178D"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="6972CF9A"/>
+    <w:styleLink w:val="WWNum16"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="%1、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1035" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="（）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1330" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1755" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2235" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2715" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3195" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3675" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4155" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4635" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="506F7AA3"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="3B5EF2A0"/>
+    <w:styleLink w:val="WWNum64"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="541F7159"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="44B8AC72"/>
+    <w:styleLink w:val="WWNum12"/>
+    <w:lvl w:ilvl="0">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="□"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="240" w:hanging="240"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="新細明體" w:eastAsia="新細明體" w:hAnsi="新細明體"/>
+        <w:sz w:val="28"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="564272AE"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="A1280A80"/>
+    <w:styleLink w:val="WWNum4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="%1、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1035" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="（）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1330" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1755" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2235" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2715" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3195" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3675" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4155" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4635" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="56652C18"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="8C02B48C"/>
+    <w:styleLink w:val="11"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="570119E5"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="385A248E"/>
+    <w:styleLink w:val="WWNum122"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="575346C4"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="01380A40"/>
+    <w:styleLink w:val="WWNum312"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5BF46950"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="C79E7AA8"/>
+    <w:styleLink w:val="WWNum20"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="%1、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1035" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:eastAsia="標楷體" w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="（）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1330" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1755" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2235" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2715" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3195" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3675" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4155" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4635" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5D973501"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="506CD3D8"/>
+    <w:styleLink w:val="WWNum111"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="%1、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1035" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="（）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1330" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1755" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2235" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2715" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3195" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3675" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4155" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4635" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5F492E1B"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="F08027EA"/>
+    <w:styleLink w:val="WWNum72"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="%1、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1035" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="32"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="（）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="480" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1755" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2235" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2715" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3195" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3675" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4155" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4635" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5F905222"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="47724F94"/>
+    <w:styleLink w:val="WWNum1"/>
+    <w:lvl w:ilvl="0">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="□"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1317" w:hanging="465"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+        <w:sz w:val="28"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1920" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2400" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3840" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4800" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5280" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="602D69B0"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="BFEEAB88"/>
+    <w:styleLink w:val="WWNum11"/>
+    <w:lvl w:ilvl="0">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="□"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1317" w:hanging="465"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+        <w:sz w:val="28"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1920" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2400" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3840" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4800" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5280" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="60D507AC"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0062031C"/>
+    <w:styleLink w:val="WWNum44"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="61524D54"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="B47A35D2"/>
+    <w:styleLink w:val="2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
-      <w:lvlText w:val="%2."/>
+      <w:lvlText w:val="."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
-      <w:lvlText w:val="%3."/>
+      <w:lvlText w:val="."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
-      <w:lvlText w:val="%4."/>
+      <w:lvlText w:val="."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
-      <w:lvlText w:val="%5."/>
+      <w:lvlText w:val="."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
-      <w:lvlText w:val="%6."/>
+      <w:lvlText w:val="."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
-      <w:lvlText w:val="%7."/>
+      <w:lvlText w:val="."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
-      <w:lvlText w:val="%8."/>
+      <w:lvlText w:val="."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
-      <w:lvlText w:val="%9."/>
+      <w:lvlText w:val="."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="618D24EB"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0734C5DA"/>
+    <w:styleLink w:val="WWNum82"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="%1．"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="960" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1920" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2400" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3840" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="625F2DB1"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="5A029B78"/>
+    <w:styleLink w:val="WWNum32"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="53" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="66EE110C"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="732E0EC2"/>
+    <w:styleLink w:val="WWNum14"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="%1、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1035" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:eastAsia="標楷體"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="32"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="（）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1330" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:sz w:val="32"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1755" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2235" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2715" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3195" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3675" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4155" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4635" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="54" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="69F63DC6"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="21BC7968"/>
+    <w:styleLink w:val="WWNum212"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="55" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6AA33114"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0304EBEC"/>
+    <w:styleLink w:val="WWNum17"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="%1、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1035" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:eastAsia="標楷體"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="32"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="（）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1757" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:sz w:val="32"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1755" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2235" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2715" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3195" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3675" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4155" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4635" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="56" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6C0415AD"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="98F22A30"/>
+    <w:styleLink w:val="WWNum221"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="%1、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1035" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:eastAsia="標楷體"/>
+        <w:b w:val="0"/>
+        <w:sz w:val="32"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="（）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1330" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:eastAsia="標楷體"/>
+        <w:sz w:val="32"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1755" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2235" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2715" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3195" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3675" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4155" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4635" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="57" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6DC26AEC"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="431267A2"/>
+    <w:styleLink w:val="WWNum63"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="%1、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1035" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="32"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="（）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="480" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1755" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2235" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2715" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3195" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3675" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4155" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4635" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="58" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6F875AB5"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="4050BAFC"/>
+    <w:styleLink w:val="111"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="59" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="737A6FC6"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="A7E8E83A"/>
+    <w:styleLink w:val="WWNum52"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="%1、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1035" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+        <w:b w:val="0"/>
+        <w:sz w:val="32"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="（）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1330" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="32"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1755" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2235" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2715" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3195" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3675" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4155" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4635" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="60" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="73BF3214"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="B9E6322C"/>
+    <w:styleLink w:val="WWNum9"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="%1、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1035" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="32"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="（）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1330" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="32"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1755" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2235" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2715" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3195" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3675" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4155" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4635" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="61" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="757842E9"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="32F4139A"/>
+    <w:styleLink w:val="12"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="62" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="78DC566B"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="08AAA4EC"/>
+    <w:styleLink w:val="4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="63" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7B3334F9"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="FB1E6104"/>
+    <w:styleLink w:val="WWNum19"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="%1、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1035" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="（）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1330" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1755" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2235" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2715" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3195" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3675" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4155" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4635" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="64" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7BB1771C"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="7254804A"/>
+    <w:styleLink w:val="WWNum211"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="288" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1338" w:hanging="750"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1548" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2028" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2508" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2988" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3468" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3948" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4428" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="65" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7D0E612E"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="BD748BDA"/>
+    <w:styleLink w:val="WWNum26"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="648" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1248" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1728" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2208" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2688" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3168" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3648" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4128" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4608" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="66" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7D4D54B7"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="549E8F1E"/>
+    <w:styleLink w:val="LFO4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="taiwaneseCountingThousand"/>
+      <w:pStyle w:val="a"/>
+      <w:lvlText w:val="%1、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="564" w:hanging="540"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="984" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1464" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1944" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2424" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2904" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3384" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3864" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4344" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="67" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7E362CF1"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="AA6EB74C"/>
+    <w:styleLink w:val="WWNum91"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="%1、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1035" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="32"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="（）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1188" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="32"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1755" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2235" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2715" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3195" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3675" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4155" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4635" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="68" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7F331DA5"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0C42B214"/>
+    <w:styleLink w:val="WWNum93"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="%1、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1035" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="32"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="（）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1332" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="32"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1755" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2235" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2715" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3195" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3675" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4155" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4635" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="69" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7FDD1EAA"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="2AA0C07C"/>
+    <w:styleLink w:val="WWNum31"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="648" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1248" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1728" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2208" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2688" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3168" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3648" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4128" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4608" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="60"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="69"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="67"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="64"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="59"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="51"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="50"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="48"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="57"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="68"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="58"/>
+  </w:num>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="42">
+    <w:abstractNumId w:val="54"/>
+  </w:num>
+  <w:num w:numId="43">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="44">
+    <w:abstractNumId w:val="61"/>
+  </w:num>
+  <w:num w:numId="45">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="46">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="47">
+    <w:abstractNumId w:val="52"/>
+  </w:num>
+  <w:num w:numId="48">
+    <w:abstractNumId w:val="49"/>
+  </w:num>
+  <w:num w:numId="49">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="50">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="51">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="52">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="53">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="54">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="55">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="2">
-    <w:abstractNumId w:val="3"/>
+  <w:num w:numId="56">
+    <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="3">
-    <w:abstractNumId w:val="1"/>
+  <w:num w:numId="57">
+    <w:abstractNumId w:val="53"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="58">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="59">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="60">
+    <w:abstractNumId w:val="55"/>
+  </w:num>
+  <w:num w:numId="61">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="62">
+    <w:abstractNumId w:val="63"/>
+  </w:num>
+  <w:num w:numId="63">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="64">
+    <w:abstractNumId w:val="56"/>
+  </w:num>
+  <w:num w:numId="65">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="66">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="67">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="5">
-    <w:abstractNumId w:val="4"/>
+  <w:num w:numId="68">
+    <w:abstractNumId w:val="65"/>
   </w:num>
-  <w:num w:numId="6">
-    <w:abstractNumId w:val="2"/>
+  <w:num w:numId="69">
+    <w:abstractNumId w:val="62"/>
   </w:num>
+  <w:num w:numId="70">
+    <w:abstractNumId w:val="66"/>
+  </w:num>
+  <w:numIdMacAtCleanup w:val="70"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="480"/>
-  <w:autoHyphenation/>
-[...11 lines deleted...]
-  </w:endnotePr>
+  <w:drawingGridHorizontalSpacing w:val="120"/>
+  <w:displayHorizontalDrawingGridEvery w:val="0"/>
+  <w:displayVerticalDrawingGridEvery w:val="2"/>
+  <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:compat>
+    <w:spaceForUL/>
+    <w:balanceSingleByteDoubleByteWidth/>
+    <w:doNotLeaveBackslashAlone/>
+    <w:ulTrailSpace/>
+    <w:doNotExpandShiftReturn/>
+    <w:adjustLineHeightInTable/>
     <w:useFELayout/>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="000B660F"/>
-[...71 lines deleted...]
-    <w:rsid w:val="00F95452"/>
+    <w:rsidRoot w:val="007E0D44"/>
+    <w:rsid w:val="00001445"/>
+    <w:rsid w:val="00422E54"/>
+    <w:rsid w:val="007371AD"/>
+    <w:rsid w:val="007E0D44"/>
+    <w:rsid w:val="008B4351"/>
+    <w:rsid w:val="00BE00CA"/>
+    <w:rsid w:val="00CC0740"/>
+    <w:rsid w:val="00E84013"/>
+    <w:rsid w:val="00ED7246"/>
+    <w:rsid w:val="00F16102"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-TW"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="6145"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
+  <w14:docId w14:val="399BF3E6"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{D75FE566-D64C-4560-ADD9-8A5261DCE48A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="新細明體" w:hAnsi="Calibri" w:cs="F"/>
-        <w:kern w:val="3"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
         <w:sz w:val="24"/>
-        <w:szCs w:val="22"/>
+        <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:widowControl w:val="0"/>
-[...1 lines deleted...]
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...136 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="0"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="0"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="a">
+  <w:style w:type="paragraph" w:default="1" w:styleId="a0">
     <w:name w:val="Normal"/>
+    <w:qFormat/>
     <w:pPr>
-      <w:suppressAutoHyphens/>
+      <w:widowControl w:val="0"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="a0">
+  <w:style w:type="paragraph" w:styleId="1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="a0"/>
+    <w:next w:val="a0"/>
+    <w:link w:val="10"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="007E0D44"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="480" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="48"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="20">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="a0"/>
+    <w:next w:val="a0"/>
+    <w:link w:val="21"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="007E0D44"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="a0"/>
+    <w:next w:val="a0"/>
+    <w:link w:val="30"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="007E0D44"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="40"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="40">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="a0"/>
+    <w:next w:val="a0"/>
+    <w:link w:val="41"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="007E0D44"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="a0"/>
+    <w:next w:val="a0"/>
+    <w:link w:val="50"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="007E0D44"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="a0"/>
+    <w:next w:val="a0"/>
+    <w:link w:val="60"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="007E0D44"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="a0"/>
+    <w:next w:val="a0"/>
+    <w:link w:val="70"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="007E0D44"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:ind w:leftChars="100" w:left="100"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="a0"/>
+    <w:next w:val="a0"/>
+    <w:link w:val="80"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="007E0D44"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:ind w:leftChars="200" w:left="200"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="a0"/>
+    <w:next w:val="a0"/>
+    <w:link w:val="90"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="007E0D44"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:ind w:leftChars="300" w:left="300"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="a1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="a1">
+  <w:style w:type="table" w:default="1" w:styleId="a2">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="a2">
+  <w:style w:type="numbering" w:default="1" w:styleId="a3">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Standard">
-[...12 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="10">
+    <w:name w:val="標題 1 字元"/>
+    <w:basedOn w:val="a1"/>
+    <w:link w:val="1"/>
+    <w:rsid w:val="007E0D44"/>
     <w:rPr>
-      <w:rFonts w:ascii="Liberation Sans" w:eastAsia="微軟正黑體" w:hAnsi="Liberation Sans" w:cs="Lucida Sans"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="48"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="21">
+    <w:name w:val="標題 2 字元"/>
+    <w:basedOn w:val="a1"/>
+    <w:link w:val="20"/>
+    <w:rsid w:val="007E0D44"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="30">
+    <w:name w:val="標題 3 字元"/>
+    <w:basedOn w:val="a1"/>
+    <w:link w:val="3"/>
+    <w:rsid w:val="007E0D44"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="41">
+    <w:name w:val="標題 4 字元"/>
+    <w:basedOn w:val="a1"/>
+    <w:link w:val="40"/>
+    <w:rsid w:val="007E0D44"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Textbody">
-[...1 lines deleted...]
-    <w:basedOn w:val="Standard"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="50">
+    <w:name w:val="標題 5 字元"/>
+    <w:basedOn w:val="a1"/>
+    <w:link w:val="5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007E0D44"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="60">
+    <w:name w:val="標題 6 字元"/>
+    <w:basedOn w:val="a1"/>
+    <w:link w:val="6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007E0D44"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="70">
+    <w:name w:val="標題 7 字元"/>
+    <w:basedOn w:val="a1"/>
+    <w:link w:val="7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007E0D44"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="80">
+    <w:name w:val="標題 8 字元"/>
+    <w:basedOn w:val="a1"/>
+    <w:link w:val="8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007E0D44"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="90">
+    <w:name w:val="標題 9 字元"/>
+    <w:basedOn w:val="a1"/>
+    <w:link w:val="9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007E0D44"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a4">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="a0"/>
+    <w:next w:val="a0"/>
+    <w:link w:val="a5"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="007E0D44"/>
     <w:pPr>
-      <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+      <w:jc w:val="center"/>
     </w:pPr>
-  </w:style>
-[...2 lines deleted...]
-    <w:basedOn w:val="Textbody"/>
     <w:rPr>
-      <w:rFonts w:cs="Lucida Sans"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a4">
+  <w:style w:type="character" w:customStyle="1" w:styleId="a5">
+    <w:name w:val="標題 字元"/>
+    <w:basedOn w:val="a1"/>
+    <w:link w:val="a4"/>
+    <w:rsid w:val="007E0D44"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a6">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="a0"/>
+    <w:next w:val="a0"/>
+    <w:link w:val="a7"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="007E0D44"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a7">
+    <w:name w:val="副標題 字元"/>
+    <w:basedOn w:val="a1"/>
+    <w:link w:val="a6"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="007E0D44"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a8">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="a0"/>
+    <w:next w:val="a0"/>
+    <w:link w:val="a9"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="007E0D44"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a9">
+    <w:name w:val="引文 字元"/>
+    <w:basedOn w:val="a1"/>
+    <w:link w:val="a8"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="007E0D44"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="aa">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="a0"/>
+    <w:qFormat/>
+    <w:rsid w:val="007E0D44"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="ab">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="007E0D44"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ac">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="a0"/>
+    <w:next w:val="a0"/>
+    <w:link w:val="ad"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="007E0D44"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ad">
+    <w:name w:val="鮮明引文 字元"/>
+    <w:basedOn w:val="a1"/>
+    <w:link w:val="ac"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="007E0D44"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="ae">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="007E0D44"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="13">
+    <w:name w:val="無清單1"/>
+    <w:next w:val="a3"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00001445"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="af">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="af0"/>
+    <w:rsid w:val="00001445"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4153"/>
+        <w:tab w:val="right" w:pos="8306"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:snapToGrid w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="af0">
+    <w:name w:val="頁首 字元"/>
+    <w:basedOn w:val="a1"/>
+    <w:link w:val="af"/>
+    <w:rsid w:val="00001445"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="af1">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="af2"/>
+    <w:rsid w:val="00001445"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4153"/>
+        <w:tab w:val="right" w:pos="8306"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:snapToGrid w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="af2">
+    <w:name w:val="頁尾 字元"/>
+    <w:basedOn w:val="a1"/>
+    <w:link w:val="af1"/>
+    <w:rsid w:val="00001445"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="af3">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="a1"/>
+    <w:rsid w:val="00001445"/>
+    <w:rPr>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="af4">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="af5"/>
+    <w:rsid w:val="00001445"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="3"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="af5">
+    <w:name w:val="註解文字 字元"/>
+    <w:basedOn w:val="a1"/>
+    <w:link w:val="af4"/>
+    <w:rsid w:val="00001445"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="3"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="af6">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="af7"/>
+    <w:rsid w:val="00001445"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="af7">
+    <w:name w:val="註解方塊文字 字元"/>
+    <w:basedOn w:val="a1"/>
+    <w:link w:val="af6"/>
+    <w:rsid w:val="00001445"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="af8">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="af9"/>
+    <w:rsid w:val="00001445"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:snapToGrid w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="af9">
+    <w:name w:val="註腳文字 字元"/>
+    <w:basedOn w:val="a1"/>
+    <w:link w:val="af8"/>
+    <w:rsid w:val="00001445"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="afa">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="a1"/>
+    <w:rsid w:val="00001445"/>
+    <w:rPr>
+      <w:position w:val="0"/>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="afb">
+    <w:name w:val="Date"/>
+    <w:basedOn w:val="a0"/>
+    <w:next w:val="a0"/>
+    <w:link w:val="afc"/>
+    <w:rsid w:val="00001445"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="right"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="3"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="afc">
+    <w:name w:val="日期 字元"/>
+    <w:basedOn w:val="a1"/>
+    <w:link w:val="afb"/>
+    <w:rsid w:val="00001445"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="3"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="14">
+    <w:name w:val="toc 1"/>
+    <w:basedOn w:val="a0"/>
+    <w:next w:val="a0"/>
+    <w:autoRedefine/>
+    <w:rsid w:val="00001445"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="9628"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:snapToGrid w:val="0"/>
+      <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+      <w:ind w:left="708" w:hanging="708"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+      <w:color w:val="FF0000"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="afd">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="a1"/>
+    <w:rsid w:val="00001445"/>
+    <w:rPr>
+      <w:color w:val="0563C1"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="afe">
+    <w:name w:val="Placeholder Text"/>
+    <w:basedOn w:val="a1"/>
+    <w:rsid w:val="00001445"/>
+    <w:rPr>
+      <w:color w:val="808080"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="013">
+    <w:name w:val="013"/>
+    <w:basedOn w:val="a0"/>
+    <w:rsid w:val="00001445"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="100" w:after="100" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="新細明體" w:eastAsia="新細明體" w:hAnsi="新細明體" w:cs="新細明體"/>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="aff">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="af4"/>
+    <w:next w:val="af4"/>
+    <w:link w:val="aff0"/>
+    <w:rsid w:val="00001445"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="aff0">
+    <w:name w:val="註解主旨 字元"/>
+    <w:basedOn w:val="af5"/>
+    <w:link w:val="aff"/>
+    <w:rsid w:val="00001445"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:kern w:val="3"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="aff1">
+    <w:name w:val="No Spacing"/>
+    <w:rsid w:val="00001445"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="新細明體" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:kern w:val="3"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Standard">
+    <w:name w:val="Standard"/>
+    <w:rsid w:val="00001445"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="新細明體" w:hAnsi="Calibri" w:cs="F"/>
+      <w:kern w:val="3"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="aff2">
     <w:name w:val="caption"/>
     <w:basedOn w:val="Standard"/>
+    <w:rsid w:val="00001445"/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Lucida Sans"/>
       <w:i/>
       <w:iCs/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Index">
-[...1 lines deleted...]
-    <w:basedOn w:val="Standard"/>
+  <w:style w:type="paragraph" w:styleId="aff3">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="aff4"/>
+    <w:rsid w:val="00001445"/>
     <w:pPr>
-      <w:suppressLineNumbers/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Lucida Sans"/>
+      <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a5">
-    <w:name w:val="List Paragraph"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="aff4">
+    <w:name w:val="本文 字元"/>
+    <w:basedOn w:val="a1"/>
+    <w:link w:val="aff3"/>
+    <w:rsid w:val="00001445"/>
+    <w:rPr>
+      <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="HTML">
+    <w:name w:val="HTML Preformatted"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="HTML0"/>
+    <w:rsid w:val="00001445"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="916"/>
+        <w:tab w:val="left" w:pos="1832"/>
+        <w:tab w:val="left" w:pos="2748"/>
+        <w:tab w:val="left" w:pos="3664"/>
+        <w:tab w:val="left" w:pos="4580"/>
+        <w:tab w:val="left" w:pos="5496"/>
+        <w:tab w:val="left" w:pos="6412"/>
+        <w:tab w:val="left" w:pos="7328"/>
+        <w:tab w:val="left" w:pos="8244"/>
+        <w:tab w:val="left" w:pos="9160"/>
+        <w:tab w:val="left" w:pos="10076"/>
+        <w:tab w:val="left" w:pos="10992"/>
+        <w:tab w:val="left" w:pos="11908"/>
+        <w:tab w:val="left" w:pos="12824"/>
+        <w:tab w:val="left" w:pos="13740"/>
+        <w:tab w:val="left" w:pos="14656"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="300" w:lineRule="atLeast"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="細明體" w:eastAsia="細明體" w:hAnsi="細明體" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HTML0">
+    <w:name w:val="HTML 預設格式 字元"/>
+    <w:basedOn w:val="a1"/>
+    <w:link w:val="HTML"/>
+    <w:rsid w:val="00001445"/>
+    <w:rPr>
+      <w:rFonts w:ascii="細明體" w:eastAsia="細明體" w:hAnsi="細明體" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Standarduser">
+    <w:name w:val="Standard (user)"/>
+    <w:rsid w:val="00001445"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="新細明體" w:hAnsi="Calibri" w:cs="F"/>
+      <w:kern w:val="3"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Framecontents">
+    <w:name w:val="Frame contents"/>
+    <w:basedOn w:val="Standarduser"/>
+    <w:rsid w:val="00001445"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="aff5">
+    <w:name w:val="一、"/>
     <w:basedOn w:val="Standard"/>
+    <w:rsid w:val="00001445"/>
     <w:pPr>
-      <w:ind w:left="480"/>
+      <w:snapToGrid w:val="0"/>
+      <w:ind w:left="961" w:hanging="641"/>
+      <w:jc w:val="both"/>
     </w:pPr>
-  </w:style>
-[...1 lines deleted...]
-    <w:name w:val="header"/>
+    <w:rPr>
+      <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="aff6">
+    <w:name w:val="一、框"/>
     <w:basedOn w:val="Standard"/>
+    <w:rsid w:val="00001445"/>
+    <w:pPr>
+      <w:snapToGrid w:val="0"/>
+      <w:ind w:left="1599" w:hanging="318"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="aff7">
+    <w:name w:val="(一)"/>
+    <w:basedOn w:val="aa"/>
+    <w:rsid w:val="00001445"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:snapToGrid w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="1758" w:hanging="958"/>
+      <w:contextualSpacing w:val="0"/>
+      <w:jc w:val="both"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="22">
+    <w:name w:val="(一)2"/>
+    <w:basedOn w:val="aff7"/>
+    <w:rsid w:val="00001445"/>
+    <w:pPr>
+      <w:ind w:left="1918" w:hanging="960"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="aff8">
+    <w:name w:val="(一)框"/>
+    <w:basedOn w:val="Standard"/>
+    <w:rsid w:val="00001445"/>
+    <w:pPr>
+      <w:ind w:left="1918" w:hanging="318"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="15">
+    <w:name w:val="1."/>
+    <w:basedOn w:val="Standard"/>
+    <w:rsid w:val="00001445"/>
+    <w:pPr>
+      <w:snapToGrid w:val="0"/>
+      <w:spacing w:line="240" w:lineRule="atLeast"/>
+      <w:ind w:left="2240" w:hanging="320"/>
+      <w:jc w:val="both"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
+    <w:name w:val="Default"/>
+    <w:rsid w:val="00001445"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="aff9">
+    <w:name w:val="說明"/>
+    <w:basedOn w:val="a0"/>
+    <w:rsid w:val="00001445"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4153"/>
-        <w:tab w:val="right" w:pos="8306"/>
+        <w:tab w:val="left" w:pos="1650"/>
       </w:tabs>
-      <w:snapToGrid w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="340" w:lineRule="exact"/>
+      <w:ind w:left="400" w:hanging="400"/>
+      <w:jc w:val="both"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="20"/>
-      <w:szCs w:val="20"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="22"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a7">
-[...1 lines deleted...]
-    <w:basedOn w:val="Standard"/>
+  <w:style w:type="paragraph" w:styleId="23">
+    <w:name w:val="toc 2"/>
+    <w:basedOn w:val="a0"/>
+    <w:next w:val="a0"/>
+    <w:autoRedefine/>
+    <w:rsid w:val="00001445"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4153"/>
-        <w:tab w:val="right" w:pos="8306"/>
+        <w:tab w:val="right" w:leader="dot" w:pos="9628"/>
       </w:tabs>
-      <w:snapToGrid w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="600" w:lineRule="exact"/>
+      <w:ind w:left="960" w:right="480" w:hanging="480"/>
+      <w:jc w:val="both"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="20"/>
-      <w:szCs w:val="20"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:bCs/>
+      <w:kern w:val="3"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="a8">
-    <w:name w:val="頁首 字元"/>
+  <w:style w:type="paragraph" w:styleId="31">
+    <w:name w:val="toc 3"/>
     <w:basedOn w:val="a0"/>
+    <w:next w:val="a0"/>
+    <w:autoRedefine/>
+    <w:rsid w:val="00001445"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="9736"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="600" w:lineRule="exact"/>
+      <w:ind w:left="960" w:right="480"/>
+      <w:jc w:val="both"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
     <w:rPr>
-      <w:sz w:val="20"/>
-      <w:szCs w:val="20"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="3"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="a9">
-    <w:name w:val="頁尾 字元"/>
+  <w:style w:type="paragraph" w:styleId="42">
+    <w:name w:val="toc 4"/>
     <w:basedOn w:val="a0"/>
-    <w:rPr>
-[...255 lines deleted...]
-    <w:name w:val="Normal"/>
+    <w:next w:val="a0"/>
+    <w:autoRedefine/>
+    <w:rsid w:val="00001445"/>
     <w:pPr>
       <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="1440"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
-  </w:style>
-[...28 lines deleted...]
-    <w:name w:val="Standard"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="3"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="51">
+    <w:name w:val="toc 5"/>
+    <w:basedOn w:val="a0"/>
+    <w:next w:val="a0"/>
+    <w:autoRedefine/>
+    <w:rsid w:val="00001445"/>
     <w:pPr>
       <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="1920"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="3"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="61">
+    <w:name w:val="toc 6"/>
+    <w:basedOn w:val="a0"/>
+    <w:next w:val="a0"/>
+    <w:autoRedefine/>
+    <w:rsid w:val="00001445"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="2400"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="3"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="71">
+    <w:name w:val="toc 7"/>
+    <w:basedOn w:val="a0"/>
+    <w:next w:val="a0"/>
+    <w:autoRedefine/>
+    <w:rsid w:val="00001445"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="2880"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="3"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="81">
+    <w:name w:val="toc 8"/>
+    <w:basedOn w:val="a0"/>
+    <w:next w:val="a0"/>
+    <w:autoRedefine/>
+    <w:rsid w:val="00001445"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="3360"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="3"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="91">
+    <w:name w:val="toc 9"/>
+    <w:basedOn w:val="a0"/>
+    <w:next w:val="a0"/>
+    <w:autoRedefine/>
+    <w:rsid w:val="00001445"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="3840"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="3"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="16">
+    <w:name w:val="未解析的提及1"/>
+    <w:basedOn w:val="a1"/>
+    <w:rsid w:val="00001445"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="affa">
+    <w:name w:val="table of figures"/>
+    <w:basedOn w:val="a0"/>
+    <w:next w:val="a0"/>
+    <w:rsid w:val="00001445"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="400" w:hanging="200"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="3"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading">
     <w:name w:val="Heading"/>
     <w:basedOn w:val="Standard"/>
     <w:next w:val="Textbody"/>
+    <w:rsid w:val="00001445"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Liberation Sans" w:eastAsia="微軟正黑體" w:hAnsi="Liberation Sans" w:cs="Lucida Sans"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Textbody">
     <w:name w:val="Text body"/>
     <w:basedOn w:val="Standard"/>
+    <w:rsid w:val="00001445"/>
     <w:pPr>
       <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a3">
+  <w:style w:type="paragraph" w:styleId="affb">
     <w:name w:val="List"/>
     <w:basedOn w:val="Textbody"/>
+    <w:rsid w:val="00001445"/>
     <w:rPr>
       <w:rFonts w:cs="Lucida Sans"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a4">
-[...12 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Index">
     <w:name w:val="Index"/>
     <w:basedOn w:val="Standard"/>
+    <w:rsid w:val="00001445"/>
     <w:pPr>
       <w:suppressLineNumbers/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Lucida Sans"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a5">
-[...51 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ListLabel1">
     <w:name w:val="ListLabel 1"/>
+    <w:rsid w:val="00001445"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="28"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ListLabel2">
     <w:name w:val="ListLabel 2"/>
+    <w:rsid w:val="00001445"/>
+    <w:rPr>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ListLabel3">
+    <w:name w:val="ListLabel 3"/>
+    <w:rsid w:val="00001445"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-      <w:sz w:val="24"/>
+      <w:sz w:val="32"/>
+      <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum8">
-[...2 lines deleted...]
-    <w:rsid w:val="00A33BC6"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ListLabel4">
+    <w:name w:val="ListLabel 4"/>
+    <w:rsid w:val="00001445"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="32"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ListLabel5">
+    <w:name w:val="ListLabel 5"/>
+    <w:rsid w:val="00001445"/>
+    <w:rPr>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ListLabel6">
+    <w:name w:val="ListLabel 6"/>
+    <w:rsid w:val="00001445"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="32"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ListLabel7">
+    <w:name w:val="ListLabel 7"/>
+    <w:rsid w:val="00001445"/>
+    <w:rPr>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ListLabel8">
+    <w:name w:val="ListLabel 8"/>
+    <w:rsid w:val="00001445"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="auto"/>
+      <w:sz w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ListLabel9">
+    <w:name w:val="ListLabel 9"/>
+    <w:rsid w:val="00001445"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="32"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ListLabel10">
+    <w:name w:val="ListLabel 10"/>
+    <w:rsid w:val="00001445"/>
+    <w:rPr>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ListLabel11">
+    <w:name w:val="ListLabel 11"/>
+    <w:rsid w:val="00001445"/>
+    <w:rPr>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
+    <w:name w:val="Table Paragraph"/>
+    <w:basedOn w:val="a0"/>
+    <w:rsid w:val="00001445"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun" w:cs="SimSun"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Textbodyuser">
+    <w:name w:val="Text body (user)"/>
+    <w:basedOn w:val="Standarduser"/>
+    <w:rsid w:val="00001445"/>
+    <w:pPr>
+      <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="affc">
+    <w:name w:val="Revision"/>
+    <w:rsid w:val="00001445"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="新細明體" w:hAnsi="Calibri" w:cs="F"/>
+      <w:kern w:val="3"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="affd">
+    <w:name w:val="一、 字元"/>
+    <w:basedOn w:val="a1"/>
+    <w:rsid w:val="00001445"/>
+    <w:rPr>
+      <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ListLabel12">
+    <w:name w:val="ListLabel 12"/>
+    <w:rsid w:val="00001445"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="標楷體"/>
+      <w:color w:val="auto"/>
+      <w:sz w:val="32"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ListLabel13">
+    <w:name w:val="ListLabel 13"/>
+    <w:rsid w:val="00001445"/>
+    <w:rPr>
+      <w:sz w:val="32"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ListLabel14">
+    <w:name w:val="ListLabel 14"/>
+    <w:rsid w:val="00001445"/>
+    <w:rPr>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ListLabel15">
+    <w:name w:val="ListLabel 15"/>
+    <w:rsid w:val="00001445"/>
+    <w:rPr>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ListLabel16">
+    <w:name w:val="ListLabel 16"/>
+    <w:rsid w:val="00001445"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="標楷體"/>
+      <w:color w:val="auto"/>
+      <w:sz w:val="32"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ListLabel17">
+    <w:name w:val="ListLabel 17"/>
+    <w:rsid w:val="00001445"/>
+    <w:rPr>
+      <w:sz w:val="32"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ListLabel18">
+    <w:name w:val="ListLabel 18"/>
+    <w:rsid w:val="00001445"/>
+    <w:rPr>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ListLabel19">
+    <w:name w:val="ListLabel 19"/>
+    <w:rsid w:val="00001445"/>
+    <w:rPr>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ListLabel20">
+    <w:name w:val="ListLabel 20"/>
+    <w:rsid w:val="00001445"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="標楷體" w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ListLabel21">
+    <w:name w:val="ListLabel 21"/>
+    <w:rsid w:val="00001445"/>
+    <w:rPr>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ListLabel22">
+    <w:name w:val="ListLabel 22"/>
+    <w:rsid w:val="00001445"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="標楷體"/>
+      <w:b w:val="0"/>
+      <w:sz w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ListLabel23">
+    <w:name w:val="ListLabel 23"/>
+    <w:rsid w:val="00001445"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="標楷體"/>
+      <w:sz w:val="32"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ListLabel24">
+    <w:name w:val="ListLabel 24"/>
+    <w:rsid w:val="00001445"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="標楷體"/>
+      <w:b w:val="0"/>
+      <w:sz w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ListLabel25">
+    <w:name w:val="ListLabel 25"/>
+    <w:rsid w:val="00001445"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="標楷體"/>
+      <w:sz w:val="32"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ListLabel26">
+    <w:name w:val="ListLabel 26"/>
+    <w:rsid w:val="00001445"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="新細明體"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="affe">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="a1"/>
+    <w:rsid w:val="00001445"/>
+    <w:rPr>
+      <w:color w:val="954F72"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3-1">
+    <w:name w:val="3-1.表標題"/>
+    <w:next w:val="a0"/>
+    <w:rsid w:val="00001445"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:snapToGrid w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="afff">
+    <w:name w:val="TOC Heading"/>
+    <w:basedOn w:val="1"/>
+    <w:next w:val="a0"/>
+    <w:rsid w:val="00001445"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="240" w:after="0" w:line="249" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="2F5496"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Web">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="a0"/>
+    <w:rsid w:val="00001445"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="3"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="afff0">
+    <w:name w:val="未解析的提及項目"/>
+    <w:basedOn w:val="a1"/>
+    <w:rsid w:val="00001445"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="24">
+    <w:name w:val="未解析的提及2"/>
+    <w:basedOn w:val="a1"/>
+    <w:rsid w:val="00001445"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="afff1">
+    <w:name w:val="endnote text"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="afff2"/>
+    <w:rsid w:val="00001445"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:snapToGrid w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="3"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="afff2">
+    <w:name w:val="章節附註文字 字元"/>
+    <w:basedOn w:val="a1"/>
+    <w:link w:val="afff1"/>
+    <w:rsid w:val="00001445"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="3"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="afff3">
+    <w:name w:val="endnote reference"/>
+    <w:basedOn w:val="a1"/>
+    <w:rsid w:val="00001445"/>
+    <w:rPr>
+      <w:position w:val="0"/>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="afff4">
+    <w:name w:val="附件說明"/>
+    <w:autoRedefine/>
+    <w:rsid w:val="00001445"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:snapToGrid w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="57" w:right="57"/>
+      <w:jc w:val="both"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="3"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="a">
+    <w:name w:val="附件說明條列"/>
+    <w:autoRedefine/>
+    <w:rsid w:val="00001445"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="70"/>
+      </w:numPr>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:snapToGrid w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:right="24"/>
+      <w:jc w:val="both"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="3"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum1">
+    <w:name w:val="WWNum1"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00001445"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum4">
+    <w:name w:val="WWNum4"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00001445"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="2"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum5">
+    <w:name w:val="WWNum5"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00001445"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="3"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum6">
+    <w:name w:val="WWNum6"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00001445"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="4"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum7">
+    <w:name w:val="WWNum7"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00001445"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="5"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:customStyle="1" w:styleId="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="a2"/>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum8">
+    <w:name w:val="WWNum8"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00001445"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="1"/>
+        <w:numId w:val="6"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum1">
-[...1 lines deleted...]
-    <w:basedOn w:val="a2"/>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum9">
+    <w:name w:val="WWNum9"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00001445"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="2"/>
+        <w:numId w:val="7"/>
       </w:numPr>
     </w:pPr>
   </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum12">
+    <w:name w:val="WWNum12"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00001445"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="8"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum21">
+    <w:name w:val="WWNum21"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00001445"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="9"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum31">
+    <w:name w:val="WWNum31"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00001445"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="10"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum41">
+    <w:name w:val="WWNum41"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00001445"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="11"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum51">
+    <w:name w:val="WWNum51"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00001445"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="12"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum61">
+    <w:name w:val="WWNum61"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00001445"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="13"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum71">
+    <w:name w:val="WWNum71"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00001445"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="14"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum81">
+    <w:name w:val="WWNum81"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00001445"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="15"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum91">
+    <w:name w:val="WWNum91"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00001445"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="16"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum121">
+    <w:name w:val="WWNum121"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00001445"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="17"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum211">
+    <w:name w:val="WWNum211"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00001445"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="18"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum311">
+    <w:name w:val="WWNum311"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00001445"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="19"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum42">
+    <w:name w:val="WWNum42"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00001445"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="20"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum52">
+    <w:name w:val="WWNum52"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00001445"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="21"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum62">
+    <w:name w:val="WWNum62"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00001445"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="22"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum72">
+    <w:name w:val="WWNum72"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00001445"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="23"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum82">
+    <w:name w:val="WWNum82"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00001445"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="24"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum92">
+    <w:name w:val="WWNum92"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00001445"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="25"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="11">
+    <w:name w:val="無清單11"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00001445"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="26"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="2">
+    <w:name w:val="無清單2"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00001445"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="27"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum11">
+    <w:name w:val="WWNum11"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00001445"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="28"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum2">
     <w:name w:val="WWNum2"/>
-    <w:basedOn w:val="a2"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00001445"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="3"/>
+        <w:numId w:val="29"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum3">
     <w:name w:val="WWNum3"/>
-    <w:basedOn w:val="a2"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00001445"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="4"/>
+        <w:numId w:val="30"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="aa">
-[...24 lines deleted...]
-    </w:rPr>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum43">
+    <w:name w:val="WWNum43"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00001445"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="31"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum53">
+    <w:name w:val="WWNum53"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00001445"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="32"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum63">
+    <w:name w:val="WWNum63"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00001445"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="33"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum73">
+    <w:name w:val="WWNum73"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00001445"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="34"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum83">
+    <w:name w:val="WWNum83"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00001445"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="35"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum93">
+    <w:name w:val="WWNum93"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00001445"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="36"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum10">
+    <w:name w:val="WWNum10"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00001445"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="37"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum111">
+    <w:name w:val="WWNum111"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00001445"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="38"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="111">
+    <w:name w:val="無清單111"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00001445"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="39"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum511">
+    <w:name w:val="WWNum511"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00001445"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="40"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum122">
+    <w:name w:val="WWNum122"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00001445"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="41"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum212">
+    <w:name w:val="WWNum212"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00001445"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="42"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum312">
+    <w:name w:val="WWNum312"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00001445"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="43"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="12">
+    <w:name w:val="無清單12"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00001445"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="44"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum13">
+    <w:name w:val="WWNum13"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00001445"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="45"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum22">
+    <w:name w:val="WWNum22"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00001445"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="46"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum32">
+    <w:name w:val="WWNum32"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00001445"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="47"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum44">
+    <w:name w:val="WWNum44"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00001445"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="48"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum54">
+    <w:name w:val="WWNum54"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00001445"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="49"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum64">
+    <w:name w:val="WWNum64"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00001445"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="50"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum74">
+    <w:name w:val="WWNum74"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00001445"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="51"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum84">
+    <w:name w:val="WWNum84"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00001445"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="52"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum94">
+    <w:name w:val="WWNum94"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00001445"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="53"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum101">
+    <w:name w:val="WWNum101"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00001445"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="54"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum112">
+    <w:name w:val="WWNum112"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00001445"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="55"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum131">
+    <w:name w:val="WWNum131"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00001445"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="56"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum14">
+    <w:name w:val="WWNum14"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00001445"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="57"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum15">
+    <w:name w:val="WWNum15"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00001445"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="58"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum16">
+    <w:name w:val="WWNum16"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00001445"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="59"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum17">
+    <w:name w:val="WWNum17"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00001445"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="60"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum18">
+    <w:name w:val="WWNum18"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00001445"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="61"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum19">
+    <w:name w:val="WWNum19"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00001445"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="62"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum20">
+    <w:name w:val="WWNum20"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00001445"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="63"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum221">
+    <w:name w:val="WWNum221"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00001445"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="64"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum23">
+    <w:name w:val="WWNum23"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00001445"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="65"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum24">
+    <w:name w:val="WWNum24"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00001445"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="66"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum25">
+    <w:name w:val="WWNum25"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00001445"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="67"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum26">
+    <w:name w:val="WWNum26"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00001445"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="68"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="4">
+    <w:name w:val="無清單4"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00001445"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="69"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="LFO4">
+    <w:name w:val="LFO4"/>
+    <w:basedOn w:val="a3"/>
+    <w:rsid w:val="00001445"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="70"/>
+      </w:numPr>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
+</w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 佈景主題">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -4061,86 +14188,81 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns="" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B9D9711F-A6BA-4A45-BAAE-FA9E97C4012F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>104</Words>
-  <Characters>594</Characters>
+  <Words>138</Words>
+  <Characters>793</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>4</Lines>
+  <Lines>6</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>697</CharactersWithSpaces>
+  <CharactersWithSpaces>930</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
-  <dc:creator>周 軒軒</dc:creator>
+  <dc:subject/>
+  <dc:creator>張詠晴</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...21 lines deleted...]
-</file>