--- v0 (2026-09-17)
+++ v1 (2026-11-04)
@@ -1761,274 +1761,266 @@
                 <w:kern w:val="3"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>其他經主管機關指定者</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7414" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7DE9A003" w14:textId="4D018380" w:rsidR="00EC049C" w:rsidRPr="00EC049C" w:rsidRDefault="00EC049C" w:rsidP="00EC049C">
+          <w:p w14:paraId="7DE9A003" w14:textId="4D018380" w:rsidR="00EC049C" w:rsidRPr="008D2640" w:rsidRDefault="00EC049C" w:rsidP="00EC049C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1215"/>
                 <w:tab w:val="left" w:pos="1904"/>
                 <w:tab w:val="left" w:pos="3034"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="340" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="3"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC049C">
+            <w:r w:rsidRPr="008D2640">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
-                <w:color w:val="FF0000"/>
                 <w:kern w:val="3"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EC049C">
+            <w:r w:rsidRPr="008D2640">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:color w:val="FF0000"/>
                 <w:kern w:val="3"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>銜接農田水利設施切結書</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EC049C">
+            <w:r w:rsidRPr="008D2640">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
-                <w:color w:val="FF0000"/>
                 <w:kern w:val="3"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>正本</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EC049C">
+            <w:r w:rsidRPr="008D2640">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:color w:val="FF0000"/>
                 <w:kern w:val="3"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>__</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EC049C">
+            <w:r w:rsidRPr="008D2640">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:color w:val="FF0000"/>
                 <w:kern w:val="3"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>份。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="06AC9685" w14:textId="77777777" w:rsidR="00EC049C" w:rsidRPr="00EC049C" w:rsidRDefault="00EC049C" w:rsidP="00EC049C">
+          <w:p w14:paraId="06AC9685" w14:textId="77777777" w:rsidR="00EC049C" w:rsidRPr="008D2640" w:rsidRDefault="00EC049C" w:rsidP="00EC049C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1215"/>
                 <w:tab w:val="left" w:pos="1904"/>
                 <w:tab w:val="left" w:pos="3034"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="340" w:lineRule="exact"/>
               <w:ind w:left="240" w:hanging="240"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:color w:val="FF0000"/>
                 <w:kern w:val="3"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC049C">
+            <w:r w:rsidRPr="008D2640">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:color w:val="FF0000"/>
                 <w:kern w:val="3"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EC049C">
+            <w:r w:rsidRPr="008D2640">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:color w:val="FF0000"/>
                 <w:kern w:val="3"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>不超過渠道設計輸水容量之證明文件</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EC049C">
+            <w:r w:rsidRPr="008D2640">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:color w:val="FF0000"/>
                 <w:kern w:val="3"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EC049C">
+            <w:r w:rsidRPr="008D2640">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:color w:val="FF0000"/>
                 <w:kern w:val="3"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="26171082" w14:textId="77777777" w:rsidR="00EC049C" w:rsidRPr="00EC049C" w:rsidRDefault="00EC049C" w:rsidP="00EC049C">
+          <w:p w14:paraId="26171082" w14:textId="77777777" w:rsidR="00EC049C" w:rsidRPr="008D2640" w:rsidRDefault="00EC049C" w:rsidP="00EC049C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1215"/>
                 <w:tab w:val="left" w:pos="1904"/>
                 <w:tab w:val="left" w:pos="3034"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="340" w:lineRule="exact"/>
               <w:ind w:left="240" w:hanging="240"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:color w:val="FF0000"/>
                 <w:kern w:val="3"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC049C">
+            <w:r w:rsidRPr="008D2640">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:color w:val="FF0000"/>
                 <w:kern w:val="3"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EC049C">
+            <w:r w:rsidRPr="008D2640">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:color w:val="FF0000"/>
                 <w:kern w:val="3"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>申請範圍內土地之地段號清冊及面積</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EC049C">
+            <w:r w:rsidRPr="008D2640">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:color w:val="FF0000"/>
                 <w:kern w:val="3"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>**</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EC049C">
+            <w:r w:rsidRPr="008D2640">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:color w:val="FF0000"/>
                 <w:kern w:val="3"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>。</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5DE11ACD" w14:textId="77777777" w:rsidR="00EC049C" w:rsidRPr="00EC049C" w:rsidRDefault="00EC049C" w:rsidP="00EC049C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1215"/>
                 <w:tab w:val="left" w:pos="1904"/>
                 <w:tab w:val="left" w:pos="3034"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="340" w:lineRule="exact"/>
               <w:ind w:left="240" w:hanging="240"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="3"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC049C">
+            <w:r w:rsidRPr="008D2640">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
-                <w:color w:val="000000"/>
                 <w:kern w:val="3"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>□其他</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D2640">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>_______________________________________</w:t>
             </w:r>
             <w:r w:rsidRPr="00EC049C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="3"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>_________________________________________</w:t>
+              <w:t>__</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EC049C" w:rsidRPr="00EC049C" w14:paraId="0DB39D58" w14:textId="77777777" w:rsidTr="0010547C">
         <w:trPr>
           <w:trHeight w:val="2065"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="694" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
@@ -2923,50 +2915,51 @@
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="新細明體">
     <w:altName w:val="PMingLiU"/>
     <w:panose1 w:val="02020500000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="標楷體">
     <w:panose1 w:val="03000509000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="script"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="080E0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
+    <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="F">
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Lucida Sans">
     <w:panose1 w:val="020B0602030504020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="細明體">
@@ -16101,50 +16094,51 @@
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007E0D44"/>
     <w:rsid w:val="00001445"/>
     <w:rsid w:val="00175277"/>
     <w:rsid w:val="0024625C"/>
     <w:rsid w:val="00576F0C"/>
     <w:rsid w:val="006071C7"/>
     <w:rsid w:val="007371AD"/>
     <w:rsid w:val="007E0D44"/>
     <w:rsid w:val="007F0177"/>
+    <w:rsid w:val="008D2640"/>
     <w:rsid w:val="00975991"/>
     <w:rsid w:val="00CC0740"/>
     <w:rsid w:val="00D23ABD"/>
     <w:rsid w:val="00EC049C"/>
     <w:rsid w:val="00EE7DD1"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-TW"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>