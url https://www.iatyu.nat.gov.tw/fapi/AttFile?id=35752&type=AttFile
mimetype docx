--- v0 (2026-09-17)
+++ v1 (2026-11-04)
@@ -1,1773 +1,1685 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="1DCB71D1" w14:textId="77777777" w:rsidR="00EC049C" w:rsidRPr="00EC049C" w:rsidRDefault="00EC049C" w:rsidP="007F0177">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:afterLines="50" w:after="180" w:line="180" w:lineRule="atLeast"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EC049C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>銜接農田水利設施切結書</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20DA29EE" w14:textId="2B86F56C" w:rsidR="00EC049C" w:rsidRPr="00EC049C" w:rsidRDefault="00EC049C" w:rsidP="00EC049C">
+    <w:p w14:paraId="20DA29EE" w14:textId="2B86F56C" w:rsidR="00EC049C" w:rsidRPr="00155C3A" w:rsidRDefault="00EC049C" w:rsidP="00EC049C">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="新細明體" w:hAnsi="Calibri" w:cs="F"/>
           <w:kern w:val="3"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EC049C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:kern w:val="3"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>立切結書人</w:t>
       </w:r>
-      <w:r w:rsidRPr="007F0177">
+      <w:r w:rsidRPr="00155C3A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="FF0000"/>
           <w:kern w:val="3"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>○○○</w:t>
       </w:r>
-      <w:r w:rsidR="007F0177" w:rsidRPr="007F0177">
+      <w:r w:rsidR="007F0177" w:rsidRPr="00155C3A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="FF0000"/>
           <w:kern w:val="3"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>○○</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EC049C">
+      <w:r w:rsidRPr="00155C3A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="000000"/>
           <w:kern w:val="3"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>（以下簡稱立切結書人）申請銜接農田水利設施，除遵守有關法令外，其切結條件及聲明如下：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C87627B" w14:textId="77777777" w:rsidR="00EC049C" w:rsidRPr="00EC049C" w:rsidRDefault="00EC049C" w:rsidP="00EC049C">
+    <w:p w14:paraId="6C87627B" w14:textId="77777777" w:rsidR="00EC049C" w:rsidRPr="00155C3A" w:rsidRDefault="00EC049C" w:rsidP="00EC049C">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
         <w:ind w:left="566" w:hanging="566"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="000000"/>
           <w:kern w:val="3"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC049C">
+      <w:r w:rsidRPr="00155C3A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="000000"/>
           <w:kern w:val="3"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>一、</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00EC049C">
+      <w:r w:rsidRPr="00155C3A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="000000"/>
           <w:kern w:val="3"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>貴署農田水利</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00EC049C">
+      <w:r w:rsidRPr="00155C3A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="000000"/>
           <w:kern w:val="3"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>設施之兼作其他使用，如發生妨害他人權益時，概由立切結書人自行負責處理而</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00EC049C">
+      <w:r w:rsidRPr="00155C3A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="000000"/>
           <w:kern w:val="3"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>與貴署無關</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00EC049C">
+      <w:r w:rsidRPr="00155C3A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="000000"/>
           <w:kern w:val="3"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20D9EC6A" w14:textId="77777777" w:rsidR="00EC049C" w:rsidRPr="00EC049C" w:rsidRDefault="00EC049C" w:rsidP="00EC049C">
+    <w:p w14:paraId="20D9EC6A" w14:textId="77777777" w:rsidR="00EC049C" w:rsidRPr="00155C3A" w:rsidRDefault="00EC049C" w:rsidP="00EC049C">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="3"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC049C">
+      <w:r w:rsidRPr="00155C3A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="3"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>二、申請內容摘要如下：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="634F6F5B" w14:textId="77777777" w:rsidR="00EC049C" w:rsidRPr="00EC049C" w:rsidRDefault="00EC049C" w:rsidP="00EC049C">
+    <w:p w14:paraId="634F6F5B" w14:textId="77777777" w:rsidR="00EC049C" w:rsidRPr="00155C3A" w:rsidRDefault="00EC049C" w:rsidP="00EC049C">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
         <w:ind w:left="1273" w:hanging="848"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="3"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC049C">
+      <w:r w:rsidRPr="00155C3A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="3"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>（一）銜接渠道名稱：</w:t>
       </w:r>
-      <w:r w:rsidRPr="007F0177">
+      <w:r w:rsidRPr="00155C3A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="FF0000"/>
           <w:kern w:val="3"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>○○○○○○○○</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EC049C">
+      <w:r w:rsidRPr="00155C3A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="3"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="796FCF85" w14:textId="77777777" w:rsidR="00EC049C" w:rsidRPr="00EC049C" w:rsidRDefault="00EC049C" w:rsidP="00EC049C">
+    <w:p w14:paraId="796FCF85" w14:textId="77777777" w:rsidR="00EC049C" w:rsidRPr="00155C3A" w:rsidRDefault="00EC049C" w:rsidP="00EC049C">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
         <w:ind w:left="1273" w:hanging="848"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="3"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC049C">
+      <w:r w:rsidRPr="00155C3A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="3"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>（二）銜接處渠道坐落地點：</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EC049C">
+      <w:r w:rsidRPr="00155C3A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="3"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>_______</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EC049C">
+      <w:r w:rsidRPr="00155C3A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="3"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>縣市</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EC049C">
+      <w:r w:rsidRPr="00155C3A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="3"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>_______</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EC049C">
+      <w:r w:rsidRPr="00155C3A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="3"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>鄉鎮市區</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EC049C">
+      <w:r w:rsidRPr="00155C3A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="3"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>________</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EC049C">
+      <w:r w:rsidRPr="00155C3A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="3"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>地段</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EC049C">
+      <w:r w:rsidRPr="00155C3A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="3"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>_______</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EC049C">
+      <w:r w:rsidRPr="00155C3A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="3"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>小段</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EC049C">
+      <w:r w:rsidRPr="00155C3A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="3"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>_______</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EC049C">
+      <w:r w:rsidRPr="00155C3A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="3"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>地號。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51791CDF" w14:textId="77777777" w:rsidR="00EC049C" w:rsidRPr="00EC049C" w:rsidRDefault="00EC049C" w:rsidP="00EC049C">
+    <w:p w14:paraId="51791CDF" w14:textId="77777777" w:rsidR="00EC049C" w:rsidRPr="00155C3A" w:rsidRDefault="00EC049C" w:rsidP="00EC049C">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
         <w:ind w:left="1273" w:hanging="848"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="3"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC049C">
+      <w:r w:rsidRPr="00155C3A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="3"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>（三）銜接介入座標：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E558515" w14:textId="77777777" w:rsidR="00EC049C" w:rsidRPr="00EC049C" w:rsidRDefault="00EC049C" w:rsidP="00EC049C">
+    <w:p w14:paraId="2E558515" w14:textId="77777777" w:rsidR="00EC049C" w:rsidRPr="00155C3A" w:rsidRDefault="00EC049C" w:rsidP="00EC049C">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
         <w:ind w:left="1273" w:hanging="848"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="3"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC049C">
+      <w:r w:rsidRPr="00155C3A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="3"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>（四）尖峰排水量：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21DF49F4" w14:textId="77777777" w:rsidR="00EC049C" w:rsidRPr="00EC049C" w:rsidRDefault="00EC049C" w:rsidP="00EC049C">
-[...582 lines deleted...]
-    <w:p w14:paraId="7CC5EACF" w14:textId="77777777" w:rsidR="00EC049C" w:rsidRPr="00EC049C" w:rsidRDefault="00EC049C" w:rsidP="00EC049C">
+    <w:p w14:paraId="21DF49F4" w14:textId="77777777" w:rsidR="00EC049C" w:rsidRPr="00155C3A" w:rsidRDefault="00EC049C" w:rsidP="00EC049C">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
         <w:ind w:left="566" w:hanging="566"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="3"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC049C">
+      <w:r w:rsidRPr="00155C3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>三、立切結書人為申請銜接農田水利設施之鄰接土地之所有人（含共有人），如將土地所有權（含持分）轉讓予第三人，或將土地出借或出租予他人，或將土地設定物權或擔保權利於他人時，即發生第三人對鄰接土地取得使用權利之一切情形，立切結書人</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00155C3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>同意貴署於</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00155C3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>必要時，得單方片面廢止前開設施銜接之使用關係，並依據農田水利申請許可案件規費收費標準，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00155C3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>按未使用</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00155C3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>日數比例無息退還已繳納之使用規費。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E24C885" w14:textId="77777777" w:rsidR="00EC049C" w:rsidRPr="00155C3A" w:rsidRDefault="00EC049C" w:rsidP="00EC049C">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+        <w:ind w:left="566" w:hanging="566"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00155C3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>四、立切結書人為申請銜接農田水利設施之鄰接土地之使用權人（含一切因債權或物權關係取得鄰接土地使用權、單純取得鄰接土地所有人出具土地使用同意書），於喪失對鄰接土地之使用權，或毗鄰鄰接土地所有權人表示不同意立切結書人繼續使用鄰接土地之一切情形，立切結書人</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00155C3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>同意貴署於</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00155C3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>必要時，得單方片面廢止前開設銜接之使用關係，並依據農田水利申請許可案件規費收費標準，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00155C3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>按未使用</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00155C3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>日數比例無息退還已繳納之使用規費。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="342D569B" w14:textId="77777777" w:rsidR="00EC049C" w:rsidRPr="00155C3A" w:rsidRDefault="00EC049C" w:rsidP="00EC049C">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+        <w:ind w:left="566" w:hanging="566"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00155C3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>五、立切結書人同意</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00155C3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>貴署審</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00155C3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>酌銜接農田水利設施，因嗣後所發生之新事實，於必要時，得單方片面廢止前開設銜接之使用關係，並依據農田水利申請許可案件規費收費標準，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00155C3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>按未使用</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00155C3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>日數比例無息退還已繳納之使用規費。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A604C4E" w14:textId="77777777" w:rsidR="00EC049C" w:rsidRPr="00155C3A" w:rsidRDefault="00EC049C" w:rsidP="00EC049C">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+        <w:ind w:left="566" w:hanging="566"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00155C3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>六、許可期間內銜接農田水利設施之排入水，不得為生活或事業廢污水。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B5C1790" w14:textId="77777777" w:rsidR="00EC049C" w:rsidRPr="00155C3A" w:rsidRDefault="00EC049C" w:rsidP="00EC049C">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+        <w:ind w:left="566" w:hanging="566"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="新細明體" w:hAnsi="Calibri" w:cs="F"/>
+          <w:kern w:val="3"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00155C3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>七、立切結書人應提出：申請水量排入後，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00155C3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>＿＿＿＿＿</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00155C3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>【渠道名稱】</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00155C3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00155C3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>年</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00155C3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>重現期距洪峰</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00155C3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>流量經技師簽證可通過自排入點以下之瓶頸斷面</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00155C3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>_________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00155C3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>（座標）。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4700D73D" w14:textId="77777777" w:rsidR="00EC049C" w:rsidRPr="00155C3A" w:rsidRDefault="00EC049C" w:rsidP="00EC049C">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+        <w:ind w:left="566" w:hanging="566"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00155C3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>八、施設之設施物工程結構安全，由立切結書人負責並負防護責任，如有影響灌溉排水或公共安全之虞時，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00155C3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>經貴署</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00155C3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>通知，立切結書人未能依限改善者，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00155C3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>貴署亦</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00155C3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>得依《行政執行法》相關規定，代履行改善或拆除，立切結書人願</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00155C3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>向貴署</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00155C3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>償還代履行改善或拆除之費用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="064E169B" w14:textId="77777777" w:rsidR="00EC049C" w:rsidRPr="00155C3A" w:rsidRDefault="00EC049C" w:rsidP="00EC049C">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+        <w:ind w:left="566" w:hanging="566"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00155C3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>九、立切結書人應就申請</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00155C3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>銜接貴署農田水利</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00155C3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>設施銜接處範圍，負</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00155C3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>清淤及管理</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00155C3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>維護責任，其範圍得</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00155C3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>由貴署依</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00155C3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>個案所需認定。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CC5EACF" w14:textId="77777777" w:rsidR="00EC049C" w:rsidRPr="00155C3A" w:rsidRDefault="00EC049C" w:rsidP="00EC049C">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+        <w:ind w:left="566" w:hanging="566"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00155C3A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="3"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>十、申請範圍內土地如有糾紛，由立切結書人自行解決。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FCDF15F" w14:textId="77777777" w:rsidR="00EC049C" w:rsidRPr="00EC049C" w:rsidRDefault="00EC049C" w:rsidP="007F0177">
+    <w:p w14:paraId="4FCDF15F" w14:textId="77777777" w:rsidR="00EC049C" w:rsidRPr="00155C3A" w:rsidRDefault="00EC049C" w:rsidP="007F0177">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:afterLines="50" w:after="180" w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="851" w:hanging="851"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="000000"/>
           <w:kern w:val="3"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC049C">
+      <w:r w:rsidRPr="00155C3A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="000000"/>
           <w:kern w:val="3"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>十一、申請使用農田水利設施銜接之土地，日後如需課徵相關稅捐，由立切結</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EC049C">
+      <w:r w:rsidRPr="00155C3A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="000000"/>
           <w:kern w:val="3"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>書人（或機關）負責繳納。倘不繳納，同意</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00EC049C">
+      <w:r w:rsidRPr="00155C3A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="000000"/>
           <w:kern w:val="3"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>由貴署依法</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00EC049C">
+      <w:r w:rsidRPr="00155C3A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="000000"/>
           <w:kern w:val="3"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>處理。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AB1B230" w14:textId="77777777" w:rsidR="00EC049C" w:rsidRPr="00EC049C" w:rsidRDefault="00EC049C" w:rsidP="007F0177">
+    <w:p w14:paraId="2AB1B230" w14:textId="77777777" w:rsidR="00EC049C" w:rsidRPr="00155C3A" w:rsidRDefault="00EC049C" w:rsidP="007F0177">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:afterLines="100" w:after="360" w:line="180" w:lineRule="atLeast"/>
         <w:ind w:left="480"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="3"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC049C">
+      <w:r w:rsidRPr="00155C3A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000"/>
           <w:kern w:val="3"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>此致</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E0DABC2" w14:textId="77777777" w:rsidR="00EC049C" w:rsidRPr="00EC049C" w:rsidRDefault="00EC049C" w:rsidP="007F0177">
+    <w:p w14:paraId="7E0DABC2" w14:textId="77777777" w:rsidR="00EC049C" w:rsidRPr="00155C3A" w:rsidRDefault="00EC049C" w:rsidP="007F0177">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:afterLines="100" w:after="360" w:line="180" w:lineRule="atLeast"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="3"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC049C">
+      <w:r w:rsidRPr="00155C3A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000"/>
           <w:kern w:val="3"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>農業部農田水利署</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D8326E3" w14:textId="77777777" w:rsidR="00EC049C" w:rsidRPr="00EC049C" w:rsidRDefault="00EC049C" w:rsidP="007F0177">
+    <w:p w14:paraId="6D8326E3" w14:textId="77777777" w:rsidR="00EC049C" w:rsidRPr="00155C3A" w:rsidRDefault="00EC049C" w:rsidP="007F0177">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:afterLines="100" w:after="360" w:line="180" w:lineRule="atLeast"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="3"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC049C">
+      <w:r w:rsidRPr="00155C3A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000"/>
           <w:kern w:val="3"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>立切結書人：</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EC049C">
+      <w:r w:rsidRPr="00155C3A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000"/>
           <w:kern w:val="3"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">                                    </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EC049C">
+      <w:r w:rsidRPr="00155C3A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000"/>
           <w:kern w:val="3"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>【簽名蓋章】</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B77C494" w14:textId="77777777" w:rsidR="00EC049C" w:rsidRPr="00EC049C" w:rsidRDefault="00EC049C" w:rsidP="007F0177">
+    <w:p w14:paraId="5B77C494" w14:textId="77777777" w:rsidR="00EC049C" w:rsidRPr="00155C3A" w:rsidRDefault="00EC049C" w:rsidP="007F0177">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:afterLines="100" w:after="360" w:line="180" w:lineRule="atLeast"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000"/>
           <w:kern w:val="3"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC049C">
+      <w:r w:rsidRPr="00155C3A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000"/>
           <w:kern w:val="3"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>國民身分證統一編號：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CBD542F" w14:textId="77777777" w:rsidR="00EC049C" w:rsidRPr="00EC049C" w:rsidRDefault="00EC049C" w:rsidP="007F0177">
+    <w:p w14:paraId="1CBD542F" w14:textId="77777777" w:rsidR="00EC049C" w:rsidRPr="00155C3A" w:rsidRDefault="00EC049C" w:rsidP="007F0177">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:afterLines="100" w:after="360" w:line="180" w:lineRule="atLeast"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000"/>
           <w:kern w:val="3"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC049C">
+      <w:r w:rsidRPr="00155C3A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000"/>
           <w:kern w:val="3"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>戶籍地址：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26535090" w14:textId="77777777" w:rsidR="00EC049C" w:rsidRPr="00EC049C" w:rsidRDefault="00EC049C" w:rsidP="007F0177">
+    <w:p w14:paraId="26535090" w14:textId="77777777" w:rsidR="00EC049C" w:rsidRPr="00155C3A" w:rsidRDefault="00EC049C" w:rsidP="007F0177">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:afterLines="100" w:after="360" w:line="180" w:lineRule="atLeast"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000"/>
           <w:kern w:val="3"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC049C">
+      <w:r w:rsidRPr="00155C3A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000"/>
           <w:kern w:val="3"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>聯絡地址：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="654674B5" w14:textId="77777777" w:rsidR="00EC049C" w:rsidRPr="00EC049C" w:rsidRDefault="00EC049C" w:rsidP="007F0177">
+    <w:p w14:paraId="654674B5" w14:textId="77777777" w:rsidR="00EC049C" w:rsidRPr="00155C3A" w:rsidRDefault="00EC049C" w:rsidP="007F0177">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:afterLines="100" w:after="360" w:line="180" w:lineRule="atLeast"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000"/>
           <w:kern w:val="3"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC049C">
+      <w:r w:rsidRPr="00155C3A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000"/>
           <w:kern w:val="3"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>聯絡電話：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AF84022" w14:textId="77777777" w:rsidR="00EC049C" w:rsidRPr="00EC049C" w:rsidRDefault="00EC049C" w:rsidP="007F0177">
+    <w:p w14:paraId="5AF84022" w14:textId="77777777" w:rsidR="00EC049C" w:rsidRPr="00155C3A" w:rsidRDefault="00EC049C" w:rsidP="007F0177">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:afterLines="100" w:after="360" w:line="180" w:lineRule="atLeast"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="3"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC049C">
+      <w:r w:rsidRPr="00155C3A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000"/>
           <w:kern w:val="3"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>代理人：</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EC049C">
+      <w:r w:rsidRPr="00155C3A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000"/>
           <w:kern w:val="3"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">                                        </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EC049C">
+      <w:r w:rsidRPr="00155C3A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000"/>
           <w:kern w:val="3"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>【簽名蓋章】</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00C14647" w14:textId="77777777" w:rsidR="00EC049C" w:rsidRPr="00EC049C" w:rsidRDefault="00EC049C" w:rsidP="007F0177">
+    <w:p w14:paraId="00C14647" w14:textId="77777777" w:rsidR="00EC049C" w:rsidRPr="00155C3A" w:rsidRDefault="00EC049C" w:rsidP="007F0177">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:afterLines="100" w:after="360" w:line="180" w:lineRule="atLeast"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000"/>
           <w:kern w:val="3"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC049C">
+      <w:r w:rsidRPr="00155C3A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000"/>
           <w:kern w:val="3"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>國民身分證統一編號：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11B1B0D1" w14:textId="77777777" w:rsidR="00EC049C" w:rsidRPr="00EC049C" w:rsidRDefault="00EC049C" w:rsidP="007F0177">
+    <w:p w14:paraId="11B1B0D1" w14:textId="77777777" w:rsidR="00EC049C" w:rsidRPr="00155C3A" w:rsidRDefault="00EC049C" w:rsidP="007F0177">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:afterLines="100" w:after="360" w:line="180" w:lineRule="atLeast"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000"/>
           <w:kern w:val="3"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC049C">
+      <w:r w:rsidRPr="00155C3A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000"/>
           <w:kern w:val="3"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>戶籍地址：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68D8FD0B" w14:textId="77777777" w:rsidR="00EC049C" w:rsidRPr="00EC049C" w:rsidRDefault="00EC049C" w:rsidP="007F0177">
+    <w:p w14:paraId="68D8FD0B" w14:textId="77777777" w:rsidR="00EC049C" w:rsidRPr="00155C3A" w:rsidRDefault="00EC049C" w:rsidP="007F0177">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:afterLines="100" w:after="360" w:line="180" w:lineRule="atLeast"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000"/>
           <w:kern w:val="3"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC049C">
+      <w:r w:rsidRPr="00155C3A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000"/>
           <w:kern w:val="3"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>聯絡地址：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67708066" w14:textId="77777777" w:rsidR="00EC049C" w:rsidRPr="00EC049C" w:rsidRDefault="00EC049C" w:rsidP="007F0177">
+    <w:p w14:paraId="67708066" w14:textId="77777777" w:rsidR="00EC049C" w:rsidRPr="00155C3A" w:rsidRDefault="00EC049C" w:rsidP="007F0177">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:afterLines="100" w:after="360" w:line="180" w:lineRule="atLeast"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="3"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC049C">
+      <w:r w:rsidRPr="00155C3A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000"/>
           <w:kern w:val="3"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>聯絡電話：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61FAB2B4" w14:textId="2D58BAA6" w:rsidR="00EC049C" w:rsidRPr="00EC049C" w:rsidRDefault="00EC049C" w:rsidP="007F0177">
+    <w:p w14:paraId="61FAB2B4" w14:textId="2D58BAA6" w:rsidR="00EC049C" w:rsidRPr="00155C3A" w:rsidRDefault="00EC049C" w:rsidP="007F0177">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:afterLines="100" w:after="360" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000"/>
           <w:kern w:val="3"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC049C">
+      <w:r w:rsidRPr="00155C3A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000"/>
           <w:kern w:val="3"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>中華民國</w:t>
       </w:r>
-      <w:r w:rsidRPr="007F0177">
+      <w:r w:rsidRPr="00155C3A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="FF0000"/>
           <w:kern w:val="3"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>○○○</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EC049C">
+      <w:r w:rsidRPr="00155C3A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000"/>
           <w:kern w:val="3"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>年</w:t>
       </w:r>
-      <w:r w:rsidRPr="007F0177">
+      <w:r w:rsidRPr="00155C3A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="FF0000"/>
           <w:kern w:val="3"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>○○</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EC049C">
+      <w:r w:rsidRPr="00155C3A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000"/>
           <w:kern w:val="3"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>月</w:t>
       </w:r>
-      <w:r w:rsidRPr="007F0177">
+      <w:r w:rsidRPr="00155C3A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="FF0000"/>
           <w:kern w:val="3"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>○○</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EC049C">
+      <w:r w:rsidRPr="00155C3A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000"/>
           <w:kern w:val="3"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>日</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00EC049C" w:rsidRPr="00EC049C" w:rsidSect="007E0D44">
+    <w:sectPr w:rsidR="00EC049C" w:rsidRPr="00155C3A" w:rsidSect="007E0D44">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="新細明體">
     <w:altName w:val="PMingLiU"/>
     <w:panose1 w:val="02020500000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="標楷體">
     <w:panose1 w:val="03000509000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="script"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="080E0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
+    <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
+    <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="F">
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Lucida Sans">
+    <w:panose1 w:val="020B0602030504020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="細明體">
     <w:altName w:val="MingLiU"/>
     <w:panose1 w:val="02020509000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Liberation Sans">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="微軟正黑體">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="88"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="000002A7" w:usb1="28CF4400" w:usb2="00000016" w:usb3="00000000" w:csb0="00100009" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="02E65DCF"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="41FCE8D8"/>
     <w:styleLink w:val="WWNum25"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="□"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2640" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
@@ -14385,503 +14297,504 @@
       <w:lvlText w:val="."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3648" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4128" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4608" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="716392818">
+  <w:num w:numId="1">
     <w:abstractNumId w:val="100"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="499153935">
+  <w:num w:numId="2">
     <w:abstractNumId w:val="88"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="877592959">
+  <w:num w:numId="3">
     <w:abstractNumId w:val="62"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1402170796">
+  <w:num w:numId="4">
     <w:abstractNumId w:val="43"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1715032759">
+  <w:num w:numId="5">
     <w:abstractNumId w:val="67"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="1250893017">
+  <w:num w:numId="6">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="60830841">
+  <w:num w:numId="7">
     <w:abstractNumId w:val="125"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="91049222">
+  <w:num w:numId="8">
     <w:abstractNumId w:val="87"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="799226946">
+  <w:num w:numId="9">
     <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="2115830381">
+  <w:num w:numId="10">
     <w:abstractNumId w:val="139"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="387843052">
+  <w:num w:numId="11">
     <w:abstractNumId w:val="72"/>
   </w:num>
-  <w:num w:numId="12" w16cid:durableId="1584339342">
+  <w:num w:numId="12">
     <w:abstractNumId w:val="30"/>
   </w:num>
-  <w:num w:numId="13" w16cid:durableId="17510800">
+  <w:num w:numId="13">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="14" w16cid:durableId="574978754">
+  <w:num w:numId="14">
     <w:abstractNumId w:val="51"/>
   </w:num>
-  <w:num w:numId="15" w16cid:durableId="784619305">
+  <w:num w:numId="15">
     <w:abstractNumId w:val="73"/>
   </w:num>
-  <w:num w:numId="16" w16cid:durableId="988092090">
+  <w:num w:numId="16">
     <w:abstractNumId w:val="136"/>
   </w:num>
-  <w:num w:numId="17" w16cid:durableId="1325161801">
+  <w:num w:numId="17">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="18" w16cid:durableId="190187915">
+  <w:num w:numId="18">
     <w:abstractNumId w:val="132"/>
   </w:num>
-  <w:num w:numId="19" w16cid:durableId="1411734861">
+  <w:num w:numId="19">
     <w:abstractNumId w:val="83"/>
   </w:num>
-  <w:num w:numId="20" w16cid:durableId="553736787">
+  <w:num w:numId="20">
     <w:abstractNumId w:val="54"/>
   </w:num>
-  <w:num w:numId="21" w16cid:durableId="1111899076">
+  <w:num w:numId="21">
     <w:abstractNumId w:val="124"/>
   </w:num>
-  <w:num w:numId="22" w16cid:durableId="325935522">
+  <w:num w:numId="22">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="23" w16cid:durableId="1436515899">
+  <w:num w:numId="23">
     <w:abstractNumId w:val="98"/>
   </w:num>
-  <w:num w:numId="24" w16cid:durableId="2085685401">
+  <w:num w:numId="24">
     <w:abstractNumId w:val="106"/>
   </w:num>
-  <w:num w:numId="25" w16cid:durableId="1622953263">
+  <w:num w:numId="25">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="26" w16cid:durableId="2098476734">
+  <w:num w:numId="26">
     <w:abstractNumId w:val="89"/>
   </w:num>
-  <w:num w:numId="27" w16cid:durableId="465513126">
+  <w:num w:numId="27">
     <w:abstractNumId w:val="105"/>
   </w:num>
-  <w:num w:numId="28" w16cid:durableId="299041529">
+  <w:num w:numId="28">
     <w:abstractNumId w:val="101"/>
   </w:num>
-  <w:num w:numId="29" w16cid:durableId="1238784532">
+  <w:num w:numId="29">
     <w:abstractNumId w:val="66"/>
   </w:num>
-  <w:num w:numId="30" w16cid:durableId="858667039">
+  <w:num w:numId="30">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="31" w16cid:durableId="862323902">
+  <w:num w:numId="31">
     <w:abstractNumId w:val="68"/>
   </w:num>
-  <w:num w:numId="32" w16cid:durableId="1850439320">
+  <w:num w:numId="32">
     <w:abstractNumId w:val="32"/>
   </w:num>
-  <w:num w:numId="33" w16cid:durableId="499664731">
+  <w:num w:numId="33">
     <w:abstractNumId w:val="119"/>
   </w:num>
-  <w:num w:numId="34" w16cid:durableId="200018040">
+  <w:num w:numId="34">
     <w:abstractNumId w:val="76"/>
   </w:num>
-  <w:num w:numId="35" w16cid:durableId="1020931131">
+  <w:num w:numId="35">
     <w:abstractNumId w:val="31"/>
   </w:num>
-  <w:num w:numId="36" w16cid:durableId="312679595">
+  <w:num w:numId="36">
     <w:abstractNumId w:val="138"/>
   </w:num>
-  <w:num w:numId="37" w16cid:durableId="685719124">
+  <w:num w:numId="37">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="38" w16cid:durableId="1066760102">
+  <w:num w:numId="38">
     <w:abstractNumId w:val="97"/>
   </w:num>
-  <w:num w:numId="39" w16cid:durableId="1855340164">
+  <w:num w:numId="39">
     <w:abstractNumId w:val="121"/>
   </w:num>
-  <w:num w:numId="40" w16cid:durableId="1314410633">
+  <w:num w:numId="40">
     <w:abstractNumId w:val="37"/>
   </w:num>
-  <w:num w:numId="41" w16cid:durableId="1734087403">
+  <w:num w:numId="41">
     <w:abstractNumId w:val="90"/>
   </w:num>
-  <w:num w:numId="42" w16cid:durableId="2019036215">
+  <w:num w:numId="42">
     <w:abstractNumId w:val="114"/>
   </w:num>
-  <w:num w:numId="43" w16cid:durableId="1165124580">
+  <w:num w:numId="43">
     <w:abstractNumId w:val="92"/>
   </w:num>
-  <w:num w:numId="44" w16cid:durableId="578515719">
+  <w:num w:numId="44">
     <w:abstractNumId w:val="126"/>
   </w:num>
-  <w:num w:numId="45" w16cid:durableId="1651714084">
+  <w:num w:numId="45">
     <w:abstractNumId w:val="33"/>
   </w:num>
-  <w:num w:numId="46" w16cid:durableId="1720011506">
+  <w:num w:numId="46">
     <w:abstractNumId w:val="38"/>
   </w:num>
-  <w:num w:numId="47" w16cid:durableId="1850216874">
+  <w:num w:numId="47">
     <w:abstractNumId w:val="108"/>
   </w:num>
-  <w:num w:numId="48" w16cid:durableId="1545677637">
+  <w:num w:numId="48">
     <w:abstractNumId w:val="103"/>
   </w:num>
-  <w:num w:numId="49" w16cid:durableId="325206612">
+  <w:num w:numId="49">
     <w:abstractNumId w:val="60"/>
   </w:num>
-  <w:num w:numId="50" w16cid:durableId="1049525530">
+  <w:num w:numId="50">
     <w:abstractNumId w:val="85"/>
   </w:num>
-  <w:num w:numId="51" w16cid:durableId="1381857384">
+  <w:num w:numId="51">
     <w:abstractNumId w:val="42"/>
   </w:num>
-  <w:num w:numId="52" w16cid:durableId="1896893282">
+  <w:num w:numId="52">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="53" w16cid:durableId="2103408491">
+  <w:num w:numId="53">
     <w:abstractNumId w:val="65"/>
   </w:num>
-  <w:num w:numId="54" w16cid:durableId="624889976">
+  <w:num w:numId="54">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="55" w16cid:durableId="428505633">
+  <w:num w:numId="55">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="56" w16cid:durableId="892351583">
+  <w:num w:numId="56">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="57" w16cid:durableId="1085109539">
+  <w:num w:numId="57">
     <w:abstractNumId w:val="112"/>
   </w:num>
-  <w:num w:numId="58" w16cid:durableId="1316376729">
+  <w:num w:numId="58">
     <w:abstractNumId w:val="44"/>
   </w:num>
-  <w:num w:numId="59" w16cid:durableId="1978879847">
+  <w:num w:numId="59">
     <w:abstractNumId w:val="84"/>
   </w:num>
-  <w:num w:numId="60" w16cid:durableId="496699543">
+  <w:num w:numId="60">
     <w:abstractNumId w:val="116"/>
   </w:num>
-  <w:num w:numId="61" w16cid:durableId="1086803739">
+  <w:num w:numId="61">
     <w:abstractNumId w:val="50"/>
   </w:num>
-  <w:num w:numId="62" w16cid:durableId="614799546">
+  <w:num w:numId="62">
     <w:abstractNumId w:val="131"/>
   </w:num>
-  <w:num w:numId="63" w16cid:durableId="137840640">
+  <w:num w:numId="63">
     <w:abstractNumId w:val="96"/>
   </w:num>
-  <w:num w:numId="64" w16cid:durableId="1596017158">
+  <w:num w:numId="64">
     <w:abstractNumId w:val="118"/>
   </w:num>
-  <w:num w:numId="65" w16cid:durableId="306518211">
+  <w:num w:numId="65">
     <w:abstractNumId w:val="34"/>
   </w:num>
-  <w:num w:numId="66" w16cid:durableId="1010138023">
+  <w:num w:numId="66">
     <w:abstractNumId w:val="36"/>
   </w:num>
-  <w:num w:numId="67" w16cid:durableId="845365375">
+  <w:num w:numId="67">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="68" w16cid:durableId="1390300418">
+  <w:num w:numId="68">
     <w:abstractNumId w:val="134"/>
   </w:num>
-  <w:num w:numId="69" w16cid:durableId="1316301085">
+  <w:num w:numId="69">
     <w:abstractNumId w:val="130"/>
   </w:num>
-  <w:num w:numId="70" w16cid:durableId="2120024850">
+  <w:num w:numId="70">
     <w:abstractNumId w:val="135"/>
   </w:num>
-  <w:num w:numId="71" w16cid:durableId="734161014">
+  <w:num w:numId="71">
     <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="72" w16cid:durableId="587232810">
+  <w:num w:numId="72">
     <w:abstractNumId w:val="75"/>
   </w:num>
-  <w:num w:numId="73" w16cid:durableId="655258807">
+  <w:num w:numId="73">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="74" w16cid:durableId="1520659497">
+  <w:num w:numId="74">
     <w:abstractNumId w:val="107"/>
   </w:num>
-  <w:num w:numId="75" w16cid:durableId="427308859">
+  <w:num w:numId="75">
     <w:abstractNumId w:val="46"/>
   </w:num>
-  <w:num w:numId="76" w16cid:durableId="606809138">
+  <w:num w:numId="76">
     <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="77" w16cid:durableId="390233658">
+  <w:num w:numId="77">
     <w:abstractNumId w:val="63"/>
   </w:num>
-  <w:num w:numId="78" w16cid:durableId="162358398">
+  <w:num w:numId="78">
     <w:abstractNumId w:val="81"/>
   </w:num>
-  <w:num w:numId="79" w16cid:durableId="1178083499">
+  <w:num w:numId="79">
     <w:abstractNumId w:val="120"/>
   </w:num>
-  <w:num w:numId="80" w16cid:durableId="1338000589">
+  <w:num w:numId="80">
     <w:abstractNumId w:val="122"/>
   </w:num>
-  <w:num w:numId="81" w16cid:durableId="1463688440">
+  <w:num w:numId="81">
     <w:abstractNumId w:val="40"/>
   </w:num>
-  <w:num w:numId="82" w16cid:durableId="1610313636">
+  <w:num w:numId="82">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="83" w16cid:durableId="1265262952">
+  <w:num w:numId="83">
     <w:abstractNumId w:val="77"/>
   </w:num>
-  <w:num w:numId="84" w16cid:durableId="332613146">
+  <w:num w:numId="84">
     <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="85" w16cid:durableId="771977854">
+  <w:num w:numId="85">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="86" w16cid:durableId="1489131511">
+  <w:num w:numId="86">
     <w:abstractNumId w:val="55"/>
   </w:num>
-  <w:num w:numId="87" w16cid:durableId="717167062">
+  <w:num w:numId="87">
     <w:abstractNumId w:val="104"/>
   </w:num>
-  <w:num w:numId="88" w16cid:durableId="393428539">
+  <w:num w:numId="88">
     <w:abstractNumId w:val="110"/>
   </w:num>
-  <w:num w:numId="89" w16cid:durableId="55394582">
+  <w:num w:numId="89">
     <w:abstractNumId w:val="61"/>
   </w:num>
-  <w:num w:numId="90" w16cid:durableId="1016618434">
+  <w:num w:numId="90">
     <w:abstractNumId w:val="69"/>
   </w:num>
-  <w:num w:numId="91" w16cid:durableId="715003846">
+  <w:num w:numId="91">
     <w:abstractNumId w:val="64"/>
   </w:num>
-  <w:num w:numId="92" w16cid:durableId="1973821560">
+  <w:num w:numId="92">
     <w:abstractNumId w:val="53"/>
   </w:num>
-  <w:num w:numId="93" w16cid:durableId="1261185191">
+  <w:num w:numId="93">
     <w:abstractNumId w:val="93"/>
   </w:num>
-  <w:num w:numId="94" w16cid:durableId="1567566126">
+  <w:num w:numId="94">
     <w:abstractNumId w:val="86"/>
   </w:num>
-  <w:num w:numId="95" w16cid:durableId="847871703">
+  <w:num w:numId="95">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="96" w16cid:durableId="1437864622">
+  <w:num w:numId="96">
     <w:abstractNumId w:val="91"/>
   </w:num>
-  <w:num w:numId="97" w16cid:durableId="1440686988">
+  <w:num w:numId="97">
     <w:abstractNumId w:val="80"/>
   </w:num>
-  <w:num w:numId="98" w16cid:durableId="1801269224">
+  <w:num w:numId="98">
     <w:abstractNumId w:val="115"/>
   </w:num>
-  <w:num w:numId="99" w16cid:durableId="839394258">
+  <w:num w:numId="99">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="100" w16cid:durableId="326635574">
+  <w:num w:numId="100">
     <w:abstractNumId w:val="94"/>
   </w:num>
-  <w:num w:numId="101" w16cid:durableId="619995781">
+  <w:num w:numId="101">
     <w:abstractNumId w:val="47"/>
   </w:num>
-  <w:num w:numId="102" w16cid:durableId="762846698">
+  <w:num w:numId="102">
     <w:abstractNumId w:val="102"/>
   </w:num>
-  <w:num w:numId="103" w16cid:durableId="2124223373">
+  <w:num w:numId="103">
     <w:abstractNumId w:val="74"/>
   </w:num>
-  <w:num w:numId="104" w16cid:durableId="603076228">
+  <w:num w:numId="104">
     <w:abstractNumId w:val="78"/>
   </w:num>
-  <w:num w:numId="105" w16cid:durableId="1678383959">
+  <w:num w:numId="105">
     <w:abstractNumId w:val="52"/>
   </w:num>
-  <w:num w:numId="106" w16cid:durableId="1716351493">
+  <w:num w:numId="106">
     <w:abstractNumId w:val="41"/>
   </w:num>
-  <w:num w:numId="107" w16cid:durableId="484471789">
+  <w:num w:numId="107">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="108" w16cid:durableId="505828691">
+  <w:num w:numId="108">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="109" w16cid:durableId="1295527192">
+  <w:num w:numId="109">
     <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="110" w16cid:durableId="2058435622">
+  <w:num w:numId="110">
     <w:abstractNumId w:val="39"/>
   </w:num>
-  <w:num w:numId="111" w16cid:durableId="1938714979">
+  <w:num w:numId="111">
     <w:abstractNumId w:val="70"/>
   </w:num>
-  <w:num w:numId="112" w16cid:durableId="810710026">
+  <w:num w:numId="112">
     <w:abstractNumId w:val="56"/>
   </w:num>
-  <w:num w:numId="113" w16cid:durableId="116260932">
+  <w:num w:numId="113">
     <w:abstractNumId w:val="113"/>
   </w:num>
-  <w:num w:numId="114" w16cid:durableId="643004291">
+  <w:num w:numId="114">
     <w:abstractNumId w:val="111"/>
   </w:num>
-  <w:num w:numId="115" w16cid:durableId="2011591344">
+  <w:num w:numId="115">
     <w:abstractNumId w:val="57"/>
   </w:num>
-  <w:num w:numId="116" w16cid:durableId="813520953">
+  <w:num w:numId="116">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="117" w16cid:durableId="788818981">
+  <w:num w:numId="117">
     <w:abstractNumId w:val="82"/>
   </w:num>
-  <w:num w:numId="118" w16cid:durableId="538517342">
+  <w:num w:numId="118">
     <w:abstractNumId w:val="45"/>
   </w:num>
-  <w:num w:numId="119" w16cid:durableId="1637100227">
+  <w:num w:numId="119">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="120" w16cid:durableId="1328440869">
+  <w:num w:numId="120">
     <w:abstractNumId w:val="49"/>
   </w:num>
-  <w:num w:numId="121" w16cid:durableId="1713536946">
+  <w:num w:numId="121">
     <w:abstractNumId w:val="128"/>
   </w:num>
-  <w:num w:numId="122" w16cid:durableId="1125461946">
+  <w:num w:numId="122">
     <w:abstractNumId w:val="58"/>
   </w:num>
-  <w:num w:numId="123" w16cid:durableId="1382436527">
+  <w:num w:numId="123">
     <w:abstractNumId w:val="48"/>
   </w:num>
-  <w:num w:numId="124" w16cid:durableId="1381637838">
+  <w:num w:numId="124">
     <w:abstractNumId w:val="109"/>
   </w:num>
-  <w:num w:numId="125" w16cid:durableId="1132551681">
+  <w:num w:numId="125">
     <w:abstractNumId w:val="123"/>
   </w:num>
-  <w:num w:numId="126" w16cid:durableId="785925779">
+  <w:num w:numId="126">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="127" w16cid:durableId="1727757473">
+  <w:num w:numId="127">
     <w:abstractNumId w:val="59"/>
   </w:num>
-  <w:num w:numId="128" w16cid:durableId="1593588836">
+  <w:num w:numId="128">
     <w:abstractNumId w:val="137"/>
   </w:num>
-  <w:num w:numId="129" w16cid:durableId="1972788250">
+  <w:num w:numId="129">
     <w:abstractNumId w:val="133"/>
   </w:num>
-  <w:num w:numId="130" w16cid:durableId="1877501923">
+  <w:num w:numId="130">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="131" w16cid:durableId="936448641">
+  <w:num w:numId="131">
     <w:abstractNumId w:val="71"/>
   </w:num>
-  <w:num w:numId="132" w16cid:durableId="687371414">
+  <w:num w:numId="132">
     <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="133" w16cid:durableId="1333334853">
+  <w:num w:numId="133">
     <w:abstractNumId w:val="127"/>
   </w:num>
-  <w:num w:numId="134" w16cid:durableId="1907569260">
+  <w:num w:numId="134">
     <w:abstractNumId w:val="117"/>
   </w:num>
-  <w:num w:numId="135" w16cid:durableId="160851242">
+  <w:num w:numId="135">
     <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="136" w16cid:durableId="545602102">
+  <w:num w:numId="136">
     <w:abstractNumId w:val="79"/>
   </w:num>
-  <w:num w:numId="137" w16cid:durableId="2051762893">
+  <w:num w:numId="137">
     <w:abstractNumId w:val="99"/>
   </w:num>
-  <w:num w:numId="138" w16cid:durableId="571698250">
+  <w:num w:numId="138">
     <w:abstractNumId w:val="129"/>
   </w:num>
-  <w:num w:numId="139" w16cid:durableId="1699239046">
+  <w:num w:numId="139">
     <w:abstractNumId w:val="35"/>
   </w:num>
-  <w:num w:numId="140" w16cid:durableId="1764061010">
+  <w:num w:numId="140">
     <w:abstractNumId w:val="95"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="140"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="480"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007E0D44"/>
     <w:rsid w:val="00001445"/>
+    <w:rsid w:val="00155C3A"/>
     <w:rsid w:val="00175277"/>
     <w:rsid w:val="0024625C"/>
     <w:rsid w:val="006071C7"/>
     <w:rsid w:val="007371AD"/>
     <w:rsid w:val="007E0D44"/>
     <w:rsid w:val="007E4CBD"/>
     <w:rsid w:val="007F0177"/>
     <w:rsid w:val="00CC0740"/>
     <w:rsid w:val="00D23ABD"/>
     <w:rsid w:val="00EC049C"/>
     <w:rsid w:val="00EE7DD1"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>